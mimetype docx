--- v5 (2026-03-17)
+++ v6 (2026-04-10)
@@ -363,91 +363,99 @@
       <w:r w:rsidR="002D70FE" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="002D70FE" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191BB121" w14:textId="01A99FC7" w:rsidR="008266B3" w:rsidRPr="00732F4B" w:rsidRDefault="008266B3" w:rsidP="00031350">
+    <w:p w14:paraId="191BB121" w14:textId="5DEA5A9A" w:rsidR="008266B3" w:rsidRPr="00732F4B" w:rsidRDefault="008266B3" w:rsidP="00031350">
       <w:pPr>
         <w:spacing w:before="9" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(actualizado </w:t>
       </w:r>
-      <w:r w:rsidR="00B706BE">
+      <w:r w:rsidR="00313A42">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00393479">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B706BE">
+      <w:r w:rsidR="00BB5FA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>03</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="001B174A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -6957,4961 +6965,6822 @@
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0DF273" w14:textId="4B7F1AE5" w:rsidR="005328E7" w:rsidRDefault="005328E7" w:rsidP="00260E37">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1B0DF273" w14:textId="4B7F1AE5" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="604B4552" w14:textId="5AD18CB6" w:rsidR="005328E7" w:rsidRDefault="005328E7" w:rsidP="00260E37">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="604B4552" w14:textId="5AD18CB6" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Dra. Marcela </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Frugone</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Universidad Casa</w:t>
             </w:r>
-            <w:r w:rsidR="00054A65">
+            <w:r w:rsidR="00054A65" w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> G</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rande, Ecuador)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011AE578" w14:textId="00C637A0" w:rsidR="00D505AA" w:rsidRDefault="00D505AA" w:rsidP="00260E37">
+          <w:p w14:paraId="011AE578" w14:textId="00C637A0" w:rsidR="00D505AA" w:rsidRPr="00D1113D" w:rsidRDefault="00D505AA" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE1EF34" w14:textId="50D48ADB" w:rsidR="005328E7" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7FE1EF34" w14:textId="50D48ADB" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7DF535" w14:textId="77777777" w:rsidR="005328E7" w:rsidRDefault="005328E7" w:rsidP="00260E37">
-[...18 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1B7DF535" w14:textId="77777777" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19A28A17" w14:textId="14AFB001" w:rsidR="001A5A5A" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Conferencia presencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B985E77" w14:textId="33E34415" w:rsidR="005328E7" w:rsidRPr="000940D1" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
-[...32 lines deleted...]
-            <w:r w:rsidR="00054A65">
+          <w:p w14:paraId="0B985E77" w14:textId="33E34415" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reflexiones y aprendizajes de la implementación de PCF en Ecuador. An</w:t>
+            </w:r>
+            <w:r w:rsidR="00054A65" w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
-            <w:r w:rsidRPr="001A5A5A">
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lisis de casos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F6CA0FE" w14:textId="5DFA3A75" w:rsidR="005328E7" w:rsidRDefault="005328E7" w:rsidP="00732F4B">
+          <w:p w14:paraId="6F6CA0FE" w14:textId="5DFA3A75" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00732F4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>25 febrero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="35691F18" w14:textId="7366DB58" w:rsidR="005328E7" w:rsidRDefault="005328E7" w:rsidP="00260E37">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="35691F18" w14:textId="7366DB58" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12:00h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1260C9B0" w14:textId="77777777" w:rsidR="001A5A5A" w:rsidRPr="00732F4B" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
+          <w:p w14:paraId="1260C9B0" w14:textId="77777777" w:rsidR="001A5A5A" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00732F4B">
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Facultat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00732F4B">
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00732F4B">
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Psicologia</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="26261E56" w14:textId="77777777" w:rsidR="001A5A5A" w:rsidRPr="00732F4B" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
+          <w:p w14:paraId="26261E56" w14:textId="77777777" w:rsidR="001A5A5A" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00732F4B">
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universitat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00732F4B">
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> de Barcelona</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F6681F7" w14:textId="77777777" w:rsidR="001A5A5A" w:rsidRPr="00732F4B" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
+          <w:p w14:paraId="1F6681F7" w14:textId="77777777" w:rsidR="001A5A5A" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CDAA813" w14:textId="3A94A777" w:rsidR="005328E7" w:rsidRPr="00732F4B" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
+          <w:p w14:paraId="1CDAA813" w14:textId="3A94A777" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00732F4B">
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092633" w:rsidRPr="00732F4B" w14:paraId="77D7ED2E" w14:textId="77777777" w:rsidTr="00732F4B">
+      <w:tr w:rsidR="00092633" w:rsidRPr="00732F4B" w14:paraId="5AD1AD89" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C367876" w14:textId="77777777" w:rsidR="00AF6E6D" w:rsidRPr="00732F4B" w:rsidRDefault="00AF6E6D" w:rsidP="00290B9A">
-[...35 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="31CD51FA" w14:textId="77777777" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765F348A" w14:textId="29C97D01" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UB</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="68341079" w14:textId="77777777" w:rsidR="00AF6E6D" w:rsidRPr="00732F4B" w:rsidRDefault="00AF6E6D" w:rsidP="00290B9A">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Montserrat </w:t>
+          <w:p w14:paraId="3DB09209" w14:textId="75E2435C" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cecilia Ortiz </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3067B40B" w14:textId="496DFB2B" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00AF6E6D" w:rsidRPr="00732F4B">
-[...5 lines deleted...]
-              <w:t>Castellò</w:t>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>RedCLARA</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="72068569" w14:textId="77777777" w:rsidR="000C4F4F" w:rsidRPr="00732F4B" w:rsidRDefault="000C4F4F" w:rsidP="000C4F4F">
-[...43 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6CFB80E4" w14:textId="1B497777" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Hipervnculo"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cooperación Latino Americana de Redes Avanzadas)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://www.linkedin.com/company/633877/?lipi=urn%3Ali%3Apage%3Ad_flagship3_profile_view_base%3Bd8FuUHrJSmCRu22Oe15wSw%3D%3D" \t "_self"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D6F8B98" w14:textId="1B95CE44" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4469C8B7" w14:textId="77777777" w:rsidR="00AF6E6D" w:rsidRPr="00732F4B" w:rsidRDefault="00AF6E6D" w:rsidP="00290B9A">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00732F4B">
+          <w:p w14:paraId="7B4B0AA0" w14:textId="05D4908A" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="796D41A0" w14:textId="77777777" w:rsidR="00AF6E6D" w:rsidRPr="00732F4B" w:rsidRDefault="00AF6E6D" w:rsidP="00126B23">
-[...24 lines deleted...]
-              <w:t>Presencial</w:t>
+          <w:p w14:paraId="08E3961D" w14:textId="78072C16" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00126B23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>online</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="700DC9DA" w14:textId="77777777" w:rsidR="00AF6E6D" w:rsidRPr="00732F4B" w:rsidRDefault="00AF6E6D" w:rsidP="00126B23">
-[...35 lines deleted...]
-              <w:t>(a concretar)</w:t>
+          <w:p w14:paraId="266A71C7" w14:textId="0E43B7E6" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Sesgos e inclusión</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C9B952A" w14:textId="3B49FF0A" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>en la IA:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57B65D19" w14:textId="6EDBAB31" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>implicaciones</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF8BED9" w14:textId="77777777" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>epistemológicas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E027EED" w14:textId="716AC99D" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(provisional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="61EE038F" w14:textId="77777777" w:rsidR="00AF6E6D" w:rsidRPr="00732F4B" w:rsidRDefault="00AF6E6D" w:rsidP="00290B9A">
-[...25 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="12F38ACE" w14:textId="57B2F7F1" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00BA19EE" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11 m</w:t>
+            </w:r>
+            <w:r w:rsidR="00092633" w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arzo </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60CBF9E6" w14:textId="07DEC92C" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="647EBC91" w14:textId="77777777" w:rsidR="00AF6E6D" w:rsidRPr="00732F4B" w:rsidRDefault="00AF6E6D" w:rsidP="00290B9A">
-[...24 lines deleted...]
-              <w:t>18.00-20.30h</w:t>
+          <w:p w14:paraId="0C3EE86A" w14:textId="4CDBE34F" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00BA19EE" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15:00-17:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="55CAB00E" w14:textId="77777777" w:rsidR="00AF6E6D" w:rsidRPr="00732F4B" w:rsidRDefault="00AF6E6D" w:rsidP="00C92870">
-[...45 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5D5F3D8F" w14:textId="77777777" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00C92870">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6466E7A6" w14:textId="42374502" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00C92870">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092633" w:rsidRPr="00732F4B" w14:paraId="5AD1AD89" w14:textId="77777777" w:rsidTr="00732F4B">
+      <w:tr w:rsidR="00770DAA" w:rsidRPr="00732F4B" w14:paraId="3077148B" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="31CD51FA" w14:textId="77777777" w:rsidR="00092633" w:rsidRDefault="00092633" w:rsidP="00290B9A">
-[...9 lines deleted...]
-          <w:p w14:paraId="765F348A" w14:textId="29C97D01" w:rsidR="00092633" w:rsidRPr="00732F4B" w:rsidRDefault="00092633" w:rsidP="00290B9A">
+          <w:p w14:paraId="5E4D17DB" w14:textId="7EC20815" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB09209" w14:textId="75E2435C" w:rsidR="00092633" w:rsidRPr="00092633" w:rsidRDefault="00092633" w:rsidP="00092633">
-[...32 lines deleted...]
-              <w:t>(</w:t>
+          <w:p w14:paraId="4E9902BA" w14:textId="415FEDD7" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professor Ramon </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00092633">
-[...5 lines deleted...]
-              <w:t>RedCLARA</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Barlam</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...70 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>estudiants</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4B0AA0" w14:textId="05D4908A" w:rsidR="00092633" w:rsidRPr="00732F4B" w:rsidRDefault="00092633" w:rsidP="00290B9A">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="5F0A6F10" w14:textId="3AE8E35F" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="08E3961D" w14:textId="78072C16" w:rsidR="00092633" w:rsidRPr="00732F4B" w:rsidRDefault="00092633" w:rsidP="00126B23">
-[...14 lines deleted...]
-              <w:t>online</w:t>
+          <w:p w14:paraId="2E539C52" w14:textId="005F3388" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00126B23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="266A71C7" w14:textId="0E43B7E6" w:rsidR="00092633" w:rsidRPr="00092633" w:rsidRDefault="00092633" w:rsidP="00092633">
-[...112 lines deleted...]
-              <w:t>(provisional)</w:t>
+          <w:p w14:paraId="58A0B1A8" w14:textId="161A4AEF" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00126B23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00770DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Presentació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00770DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00770DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>projecte</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00770DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PUBLI*CAT del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00770DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Institut</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00770DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00770DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Gravat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00770DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Manresa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="12F38ACE" w14:textId="57B2F7F1" w:rsidR="00092633" w:rsidRDefault="00BA19EE" w:rsidP="00290B9A">
+          <w:p w14:paraId="27CC58E4" w14:textId="5E39F026" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11 m</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">17 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F32DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>marzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3EE86A" w14:textId="4CDBE34F" w:rsidR="00092633" w:rsidRPr="00732F4B" w:rsidRDefault="00BA19EE" w:rsidP="00290B9A">
+          <w:p w14:paraId="657AFB04" w14:textId="59ACD22D" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>15:00-17:00</w:t>
+              <w:t>15.30 – 16-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5F3D8F" w14:textId="77777777" w:rsidR="00092633" w:rsidRDefault="00092633" w:rsidP="00C92870">
-[...9 lines deleted...]
-          <w:p w14:paraId="6466E7A6" w14:textId="42374502" w:rsidR="00092633" w:rsidRPr="00732F4B" w:rsidRDefault="00092633" w:rsidP="00C92870">
+          <w:p w14:paraId="466CDCA9" w14:textId="228ECCD8" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00770DAA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sala de Juntes de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Facultat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Psicologia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="595A1722" w14:textId="77777777" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00770DAA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Barcelona</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39FCC0A4" w14:textId="6D9F90C8" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="000E7E15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770DAA" w:rsidRPr="00732F4B" w14:paraId="3077148B" w14:textId="77777777" w:rsidTr="00770DAA">
+      <w:tr w:rsidR="006572FD" w:rsidRPr="00732F4B" w14:paraId="1C1B2958" w14:textId="77777777" w:rsidTr="009D0D2E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B75604" w14:textId="2C9D2FF8" w:rsidR="006572FD" w:rsidRDefault="006572FD" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UdG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="226BB81D" w14:textId="0D903B64" w:rsidR="006572FD" w:rsidRDefault="006572FD" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Professora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fernanda </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Liberali</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> (Pontificia Universidad Católica de São Paulo, Brazil),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1982F027" w14:textId="79664594" w:rsidR="006572FD" w:rsidRPr="006572FD" w:rsidRDefault="006572FD" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F43C3CF" w14:textId="41336B49" w:rsidR="006572FD" w:rsidRPr="006572FD" w:rsidRDefault="006572FD" w:rsidP="00126B23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="611024ED" w14:textId="77777777" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="00A856CF">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario "Critical Collaborative Research: Engaged Inquiry in Times of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Necropolitics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>por</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dra. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Liberali</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="75BBCC84" w14:textId="77777777" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="00A856CF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A1C882" w14:textId="2F8C9DAE" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>25 marzo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1995F414" w14:textId="47097A7C" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>11:00-12:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="402D850F" w14:textId="73645BB3" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="006572FD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sala "Paulo Freire" (sala 029) de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Facultat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>d'Educació</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Psicologia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>UdG</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3B1092" w14:textId="0400CC27" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="006572FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>No se requiere inscripción, solicitar certificado al profesor Moisés Esteban-Guitart</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D565B61" w14:textId="77777777" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="006572FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C1565E" w14:textId="77777777" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="00770DAA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="1F00DCC7" w14:textId="77777777" w:rsidTr="009D0D2E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="284E5514" w14:textId="44F384E3" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6022B801" w14:textId="01470B82" w:rsidR="00F32DE4" w:rsidRPr="00843023" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dra. Claudia L. Carrasco Aguilar, de la Universidad de Málaga</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF9F31A" w14:textId="777E4D0E" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F00622" w14:textId="435F0DA5" w:rsidR="00F32DE4" w:rsidRPr="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8DBA7F" w14:textId="0D21F912" w:rsidR="00F32DE4" w:rsidRPr="00843023" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>seminario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-taller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Estudios</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>narrativos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>investigación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>educativa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>estrategias</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>orientaciones</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>metodológicas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="24283074" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00843023" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D78D69" w14:textId="3396FA6D" w:rsidR="00F32DE4" w:rsidRPr="00843023" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26 de marzo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C58C29F" w14:textId="73702448" w:rsidR="00F32DE4" w:rsidRPr="00843023" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15.00-17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="042F2090" w14:textId="23B508D5" w:rsidR="00F32DE4" w:rsidRPr="00843023" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lugar: Aula E35, Facultad de Ciencias de la Educación (UAB).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Las personas interesadas pueden inscribirse en el siguiente enlace: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00843023">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Inscripción Seminario Taller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00843023" w:rsidRPr="00732F4B" w14:paraId="35B48D05" w14:textId="77777777" w:rsidTr="009D0D2E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D957355" w14:textId="650BC0C7" w:rsidR="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19767865" w14:textId="28BC16DA" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctorado en Tecnología Educativa de la Universidad Autónoma de Baja California y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grup</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Recerca en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Interacció</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Influència</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Educativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> GRINTIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F57F8C" w14:textId="6AF828E4" w:rsidR="00843023" w:rsidRPr="006572FD" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="152B1B4B" w14:textId="3ABBA2B9" w:rsidR="00843023" w:rsidRPr="006572FD" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C2C26C" w14:textId="4CCC0ADD" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Seminario</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Inteligencia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Artificial y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Psicología</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Educación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD28F4D" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20 de abril</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375A83A5" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B7C6070" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Próximas sesiones previstas: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39DA5C0D" w14:textId="09C3082E" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18 de mayo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A9693A" w14:textId="42A61730" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22 de junio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59368E31" w14:textId="185DA736" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16.00-18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5F4F87" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sala de Juntes </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Victòria</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sau</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Facultat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Psicologia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Barcelona, Campus Mundet. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377D64CD" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6699AEB2" w14:textId="77777777" w:rsidR="00843023" w:rsidRDefault="00843023" w:rsidP="00843023">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectura obligatoria para la participación: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DD281A" w14:textId="1F6AFDDC" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00843023">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Damme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, D. (2026). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>smarter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>humans</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dumber</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">”? </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>technological</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>advances</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>improve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>diminish</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> human </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>cognition</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>what</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>means</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>education</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Center </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Curriculum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Redesign</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:tooltip="https://curriculumredesign.org/wp-content/uploads/Technology-Smarter-Humans-DumberQ-CCR.pdf" w:history="1">
+              <w:r w:rsidRPr="00230DE6">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>https://curriculumredesign.org/wp-content/uploads/Technology-Smarter-Humans-DumberQ-CCR.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="492964B6" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00230DE6" w:rsidRDefault="00843023" w:rsidP="00843023">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1155CC"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:tooltip="https://forms.office.com/e/GZaZ1iqtf5" w:history="1">
+              <w:r w:rsidRPr="00230DE6">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="1155CC"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Formulario de inscripción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1CF9C984" w14:textId="1610D93F" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00843023">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> el buen funcionamiento del seminario, se espera que las personas participantes asistan con asiduidad a las diferentes sesiones a lo largo del </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>curso</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="1561B793" w14:textId="77777777" w:rsidTr="009D0D2E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA02285" w14:textId="0337CFA7" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F25FCA8" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dra.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Diana Gómez Gallo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5A7B58" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Fundación </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Turning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Point)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="495946A5" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F80B60" w14:textId="0D3AC64C" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D916C6" w14:textId="22D61798" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="114B8CEA" w14:textId="0A53EEB9" w:rsidR="00F32DE4" w:rsidRPr="00A856CF" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A856CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El papel del personal educativo para promover el desarrollo socioemocional en niñas y niños en la educación inicial. Aportes desde el contexto </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A856CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>chileno</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A69A9ED" w14:textId="50F9F424" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>22 de abril</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A8B66C" w14:textId="2017E71E" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.00 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="500A1BCD" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Facultat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Psicologia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2ED96044" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Barcelona</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644ECD8B" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E303A38" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B363F53" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D6B3874" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="0CEF4189" w14:textId="77777777" w:rsidTr="00F32DE4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4D17DB" w14:textId="7EC20815" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="71AC1D28" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72E76976" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>URL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E0BF202" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9902BA" w14:textId="415FEDD7" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="32C5BD4B" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66FBAF99" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Professor Ramon </w:t>
+              <w:t>Dra.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montserrat </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Barlam</w:t>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Castellò</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:p w14:paraId="608C7A1D" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>i</w:t>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ramón Llull)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B501057" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5F0A6F10" w14:textId="3AE8E35F" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00732F4B">
+          <w:p w14:paraId="08359C35" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="098FBCBD" w14:textId="0BB63F6D" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E539C52" w14:textId="005F3388" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00126B23">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00732F4B">
+          <w:p w14:paraId="69ABE57A" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A485E0C" w14:textId="028F71F5" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Presencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="58A0B1A8" w14:textId="161A4AEF" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00126B23">
-[...104 lines deleted...]
-              <w:t xml:space="preserve"> de Manresa</w:t>
+          <w:p w14:paraId="754CE5D2" w14:textId="5413886A" w:rsidR="00F32DE4" w:rsidRPr="00A856CF" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>Investigación, innovación y transferencia: modelos y estrategias emergentes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27CC58E4" w14:textId="44B51584" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">17 abril </w:t>
+          <w:p w14:paraId="0C651E22" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2219A5F9" w14:textId="1E41BDBE" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22 abril</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="657AFB04" w14:textId="59ACD22D" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
-[...14 lines deleted...]
-              <w:t>15.30 – 16-30</w:t>
+          <w:p w14:paraId="5B18EF20" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D00FE86" w14:textId="669A74F1" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18.00-20.30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="466CDCA9" w14:textId="228ECCD8" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00770DAA">
+          <w:p w14:paraId="4E8524FB" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64E88C72" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C102 Facultad de psicología, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Blanquerna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Císter, 34 (08022 Barcelona)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A3135F1" w14:textId="4860D465" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...74 lines deleted...]
-            <w:r w:rsidRPr="00732F4B">
+            <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092633" w:rsidRPr="00732F4B" w14:paraId="4E32F364" w14:textId="77777777" w:rsidTr="00732F4B">
-[...1968 lines deleted...]
-      <w:tr w:rsidR="00B706BE" w:rsidRPr="00732F4B" w14:paraId="4592AE0F" w14:textId="77777777" w:rsidTr="00732F4B">
+      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="4E32F364" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32665DA9" w14:textId="77777777" w:rsidR="00B706BE" w:rsidRDefault="00B706BE" w:rsidP="000D0E33">
-[...24 lines deleted...]
-              <w:t>UB</w:t>
+          <w:p w14:paraId="009483A2" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C888315" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76B7D145" w14:textId="2A78D135" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EB22F80" w14:textId="77777777" w:rsidR="00B706BE" w:rsidRDefault="00B706BE" w:rsidP="000D0E33">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4AC1E114" w14:textId="6D2FEFAC" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Dra. Rosa </w:t>
+              <w:t>Dra.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montserrat </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>Colomina</w:t>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Castellò</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+          </w:p>
+          <w:p w14:paraId="0AE49CB4" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...5 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universitat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ramón Llull)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E43570" w14:textId="1EF43410" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A42B220" w14:textId="77777777" w:rsidR="00B706BE" w:rsidRDefault="00B706BE" w:rsidP="000D0E33">
-[...28 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="41E2B66B" w14:textId="7B2BF0A7" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DE191EC" w14:textId="77777777" w:rsidR="00B706BE" w:rsidRDefault="00B706BE" w:rsidP="000D0E33">
-[...28 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7C992B2C" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="317D1192" w14:textId="4CD0AD67" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Presencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="588C6EEF" w14:textId="77777777" w:rsidR="00B706BE" w:rsidRDefault="00B706BE" w:rsidP="000D0E33">
-[...34 lines deleted...]
-              <w:t>(a concretar)</w:t>
+          <w:p w14:paraId="2617DAB1" w14:textId="120C1F02" w:rsidR="00F32DE4" w:rsidRPr="009D0D2E" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D0D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Entre la colaboración y la autonomía: dilemas del trabajo en equipo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="435F8A71" w14:textId="77777777" w:rsidR="00B706BE" w:rsidRDefault="00B706BE" w:rsidP="000D0E33">
-[...19 lines deleted...]
-          <w:p w14:paraId="253130DE" w14:textId="434EE738" w:rsidR="00B706BE" w:rsidRPr="00732F4B" w:rsidRDefault="00B706BE" w:rsidP="000D0E33">
+          <w:p w14:paraId="7C2D8B2B" w14:textId="7646A01B" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6 de mayo</w:t>
+              <w:t>6 mayo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="768A981D" w14:textId="77777777" w:rsidR="00B706BE" w:rsidRDefault="00B706BE" w:rsidP="000D0E33">
-[...34 lines deleted...]
-              <w:t>12:00h</w:t>
+          <w:p w14:paraId="7A40ECC6" w14:textId="10BD5502" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18.00-20.30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68FDE49E" w14:textId="77777777" w:rsidR="00B706BE" w:rsidRPr="00732F4B" w:rsidRDefault="00B706BE" w:rsidP="00B706BE">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3003586B" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C102 Facultad de psicología, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00732F4B">
-[...5 lines deleted...]
-              <w:t>Facultat</w:t>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Blanquerna</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00732F4B">
-[...58 lines deleted...]
-          <w:p w14:paraId="095DA88F" w14:textId="77777777" w:rsidR="00B706BE" w:rsidRPr="00732F4B" w:rsidRDefault="00B706BE" w:rsidP="00B706BE">
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Císter, 34 (08022 Barcelona)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C86762" w14:textId="0B63D638" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092633" w:rsidRPr="00732F4B" w14:paraId="4A8504D4" w14:textId="77777777" w:rsidTr="00732F4B">
+      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="3A33850F" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FA548FA" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
-[...24 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="018D4688" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="203D4D53" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68D9FCA0" w14:textId="67A0AAA3" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F0C112B" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
+          <w:p w14:paraId="1379BD74" w14:textId="630A7904" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Dra.</w:t>
             </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Montserrat </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Castellò</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="6CFB9142" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
+          <w:p w14:paraId="4065D40C" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Universitat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ramón Llull)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A008DBC" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
+          <w:p w14:paraId="0DBD7313" w14:textId="197E1F29" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="524A2968" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="37F4576D" w14:textId="7C046D94" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="022358E5" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
-[...24 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="545465C2" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33CABAED" w14:textId="1B1A2043" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Presencial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6459F47B" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="0371F722" w14:textId="024C4683" w:rsidR="00F32DE4" w:rsidRPr="009D0D2E" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(a concretar)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="009D0D2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Investigar en la era digital (IA): Lidiando con avances, promesas, sesgos y desigualdades</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A7DF24F" w14:textId="08E80CAD" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
-[...31 lines deleted...]
-              <w:t>mayo</w:t>
+          <w:p w14:paraId="46228F72" w14:textId="349FD19B" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20 mayo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CC572D4" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
+          <w:p w14:paraId="36E5D5D1" w14:textId="4A72E459" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>18.00-20.30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DD2F659" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000D0E33">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="62FCD255" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C102 Facultad de psicología, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00732F4B">
-[...5 lines deleted...]
-              <w:t>Universitat</w:t>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Blanquerna</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00732F4B">
-[...16 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="006572FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Císter, 34 (08022 Barcelona)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A487EC1" w14:textId="181DE4FE" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00092633" w:rsidRPr="00732F4B" w14:paraId="0A8F913B" w14:textId="77777777" w:rsidTr="00732F4B">
+      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="6416FFF2" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC40179" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="00C92870">
+          <w:p w14:paraId="54D3082E" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EEDB7DC" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40B34305" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FBD15D2" w14:textId="381EF753" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UB</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="13796C81" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="00C92870">
+          <w:p w14:paraId="17030332" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="699E590C" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ACB10ED" w14:textId="645F5461" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dr.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Andres</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> di </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Masso</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="63FAD707" w14:textId="432C3485" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Barcelona)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="344459EB" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="00AF6E6D">
+          <w:p w14:paraId="70796335" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BDFD665" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29181B29" w14:textId="5530E17E" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3A6A08" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="00D249C9">
+          <w:p w14:paraId="4F4781E7" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="054F60AD" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="513C7396" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Seminario</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="172B17D0" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>presencial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CD6B1CA" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="050290B3" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="00D249C9">
+          <w:p w14:paraId="6B3D43A0" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="736F4734" w14:textId="136DC604" w:rsidR="00F32DE4" w:rsidRPr="00306C94" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="es-ES"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00306C94">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nálisis del Discurso y Análisis de Contenido. Relaciones y diferencias de dos estrategias de interpretación.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4E75C3B2" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="00D249C9">
+          <w:p w14:paraId="5F6B72E1" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3823077E" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BE32865" w14:textId="57632E3B" w:rsidR="00F32DE4" w:rsidRPr="00313A42" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00313A42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 y 8 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00313A42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>ayo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0B9845" w14:textId="36F1D6D2" w:rsidR="00F32DE4" w:rsidRPr="005328E7" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00313A42">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>¡Fecha actualizada!</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="16E16500" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="00AF6E6D">
+          <w:p w14:paraId="52301CB1" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AC995BC" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ADD44A4" w14:textId="42820232" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15-18h</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEC629A" w14:textId="77777777" w:rsidR="006413DA" w:rsidRPr="00732F4B" w:rsidRDefault="006413DA" w:rsidP="000E7E15">
+          <w:p w14:paraId="109B1B26" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="296D3242" w14:textId="3E875F24" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Facultat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Psicologia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4476965B" w14:textId="4D1D7AF4" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Barcelona</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF191A0" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259F1C8C" w14:textId="14730B89" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="4592AE0F" w14:textId="77777777" w:rsidTr="009D0D2E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32665DA9" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14BE123B" w14:textId="74D53530" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>UB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EB22F80" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ACE2218" w14:textId="6918278D" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dra. Rosa </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Colomina</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Barcelona)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A42B220" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47F8A379" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30FEE98E" w14:textId="5BB849EB" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DE191EC" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DAB9318" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E52C993" w14:textId="11A7CE8C" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7966187D" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="090BCFD7" w14:textId="07F0B4F1" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A856CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseñar a reflexionar sobre la práctica docente mediante la colaboración entre tutores de universidad y escuela en el </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A856CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>practicum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="435F8A71" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="450924D6" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="253130DE" w14:textId="434EE738" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6 de mayo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="768A981D" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51500BD1" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B2C6C3E" w14:textId="3DFA95C2" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12:00h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68FDE49E" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Facultat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Psicologia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6363DE8D" w14:textId="26283651" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Barcelona</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095DA88F" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22417E30" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="4A8504D4" w14:textId="77777777" w:rsidTr="00732F4B">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FA548FA" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32ED9223" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>URL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50770ADC" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F0C112B" w14:textId="50831986" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Dra.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montserrat </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Castellò</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6CFB9142" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ramón </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Llull)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A008DBC" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="524A2968" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="022358E5" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21160210" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6459F47B" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EDAC9D6" w14:textId="01E88A52" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trayectorias personales y colectivas ¿Qué carreras investigadoras </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>podemos/queremos desarrollar? ¿Cómo hacerlo?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7DF24F" w14:textId="68D040A2" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> 3 junio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CC572D4" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18.00-20.30h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DD2F659" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ramon Llull</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2327691D" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C102 Facultad de psicología, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Blanquerna</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Císter, 34 (08022 Barcelona)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01418B2E" w14:textId="36971D51" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22961E3C" w14:textId="77777777" w:rsidR="001D140F" w:rsidRPr="00732F4B" w:rsidRDefault="001D140F" w:rsidP="009A51A3">
-[...52 lines deleted...]
-    </w:p>
     <w:p w14:paraId="05AB32F6" w14:textId="77777777" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="009A51A3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A6C43E1" w14:textId="77777777" w:rsidR="00B93E65" w:rsidRPr="00732F4B" w:rsidRDefault="00B93E65" w:rsidP="009A51A3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D2FCD8B" w14:textId="2BA517B6" w:rsidR="004D3FFE" w:rsidRPr="00732F4B" w:rsidRDefault="004D3FFE" w:rsidP="009A51A3">
       <w:pPr>
@@ -12227,64 +14096,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65062DBF" w14:textId="77777777" w:rsidR="00476333" w:rsidRPr="00732F4B" w:rsidRDefault="00476333" w:rsidP="009A51A3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Nota: ver documento “Actividades formativas del programa de doctorado conjunto (DIPE) en Psicología de la Educación: características, planificación, seguimiento, acreditación y registro”.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2A7649AC" w14:textId="77777777" w:rsidR="00476333" w:rsidRPr="00732F4B" w:rsidRDefault="00476333" w:rsidP="009A51A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52641854" w14:textId="77777777" w:rsidR="00476333" w:rsidRPr="00732F4B" w:rsidRDefault="00476333" w:rsidP="009A51A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="372F21EF" w14:textId="16F50F99" w:rsidR="00243ED6" w:rsidRPr="00732F4B" w:rsidRDefault="00243ED6" w:rsidP="009A51A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -12993,50 +14848,51 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="554F4BCA" w14:textId="77777777" w:rsidR="003A4DD3" w:rsidRPr="00732F4B" w:rsidRDefault="003A4DD3" w:rsidP="003A4DD3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Acords de la Comissió Acadèmica Interuniversitària del DIPE. Barcelona, </w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>​​</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>17 d'octubre del 2022 (revisats el setembre del 2025).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1B5484" w14:textId="77777777" w:rsidR="003A4DD3" w:rsidRPr="00732F4B" w:rsidRDefault="003A4DD3" w:rsidP="003A4DD3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
@@ -13381,72 +15237,72 @@
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Els/les estudiants han d'aportar almenys els certificats d'assistència a dues activitats formatives realitzades durant el període en què han cursat el MIPE, juntament amb la memòria del pràcticum, per obtenir la màxima qualificació en aquesta assignatura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA2B632" w14:textId="77777777" w:rsidR="00F85089" w:rsidRPr="00732F4B" w:rsidRDefault="00F85089" w:rsidP="00031350">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F85089" w:rsidRPr="00732F4B" w:rsidSect="00E05ECF">
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="16820" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="1100" w:bottom="1134" w:left="941" w:header="0" w:footer="896" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2500DCB4" w14:textId="77777777" w:rsidR="00E92A97" w:rsidRDefault="00E92A97">
+    <w:p w14:paraId="170EDE7B" w14:textId="77777777" w:rsidR="000A77B7" w:rsidRDefault="000A77B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="353A54A4" w14:textId="77777777" w:rsidR="00E92A97" w:rsidRDefault="00E92A97">
+    <w:p w14:paraId="4A93637B" w14:textId="77777777" w:rsidR="000A77B7" w:rsidRDefault="000A77B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13556,58 +15412,58 @@
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="127000" cy="177800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock">
+                          <a14:hiddenFill xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" w="9525">
+                          <a14:hiddenLine xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="43096856" w14:textId="55E88D2D" w:rsidR="00715861" w:rsidRDefault="00715861">
                           <w:pPr>
                             <w:spacing w:line="265" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
@@ -13617,106 +15473,106 @@
                               <w:noProof/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5C3B44F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:758.15pt;margin-top:538.45pt;width:10pt;height:14pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDS7UxM0gEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJw1IYcYquRYcB&#13;&#10;3QVo9wGyLNnGbFEjldjZ14+S43SXt6IvAi1Sh+cc0rvraejF0SB14Eq5XuVSGKeh7lxTyu9P9++u&#13;&#10;pKCgXK16cKaUJ0Pyev/2zW70hdlAC31tUDCIo2L0pWxD8EWWkW7NoGgF3jhOWsBBBf7EJqtRjYw+&#13;&#10;9Nkmz99nI2DtEbQh4tu7OSn3Cd9ao8NXa8kE0ZeSuYV0YjqreGb7nSoaVL7t9JmGegGLQXWOm16g&#13;&#10;7lRQ4oDdf1BDpxEIbFhpGDKwttMmaWA16/wfNY+t8iZpYXPIX2yi14PVX46P/huKMH2AiQeYRJB/&#13;&#10;AP2DhIPbVrnG3CDC2BpVc+N1tCwbPRXnp9FqKiiCVONnqHnI6hAgAU0Wh+gK6xSMzgM4XUw3UxA6&#13;&#10;ttxs85wzmlPr7faK49hBFctjjxQ+GhhEDEqJPNMEro4PFObSpST2cnDf9X2aa+/+umDMeJPIR74z&#13;&#10;8zBVE1dHERXUJ5aBMK8JrzUHLeAvKUZekVLSz4NCI0X/ybEVcZ+WAJegWgLlND8tZZBiDm/DvHcH&#13;&#10;j13TMvJstoMbtst2ScozizNPHnsy47yica/+/E5Vzz/S/jcAAAD//wMAUEsDBBQABgAIAAAAIQBP&#13;&#10;H6gR5QAAABQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3FjSRkrtGs6TXyckCa6&#13;&#10;cuCYtlkbrXFKk23l3+Oe4GK9Zz8/P2ebyfbsrEdvHEqIFgKYxto1BlsJn+Xb3RMwHxQ2qneoJfxo&#13;&#10;D5v8+ipTaeMuWOjzPrSMTNCnSkIXwpBy7utOW+UXbtBIs4MbrQpEx5Y3o7qQue35vRAxt8ogXejU&#13;&#10;oJ87XR/3Jyth+4XFq/neVR/FoTBlmQh8j49S3t5ML2sq2zWwoKfwtwHzD5QfcgpWuRM2nvXEV1G8&#13;&#10;JC0h8RgnwGbNajn3KkKReEiA5xn//0z+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#13;&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANLt&#13;&#10;TEzSAQAAkAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;AE8fqBHlAAAAFAEAAA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#13;&#10;APMAAAA+BQAAAAA=&#13;&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="43096856" w14:textId="55E88D2D" w:rsidR="00715861" w:rsidRDefault="00715861">
                     <w:pPr>
                       <w:spacing w:line="265" w:lineRule="exact"/>
                       <w:ind w:left="40"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00B13A95">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18B4C490" w14:textId="77777777" w:rsidR="00E92A97" w:rsidRDefault="00E92A97">
+    <w:p w14:paraId="75A87D4E" w14:textId="77777777" w:rsidR="000A77B7" w:rsidRDefault="000A77B7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27AD594F" w14:textId="77777777" w:rsidR="00E92A97" w:rsidRDefault="00E92A97">
+    <w:p w14:paraId="248AA35E" w14:textId="77777777" w:rsidR="000A77B7" w:rsidRDefault="000A77B7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="37E9BC18" w14:textId="77777777" w:rsidR="00715861" w:rsidRDefault="00715861">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="031BDFE6" wp14:editId="307F652C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1659890</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
@@ -14534,50 +16390,199 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="404B34CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52842190"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43666F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94AC1A2C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14619,51 +16624,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D935486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -14708,51 +16713,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B45D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -14797,51 +16802,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="582F536B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -14886,51 +16891,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A470D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0E8B3E2"/>
     <w:lvl w:ilvl="0" w:tplc="040A0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040A001B" w:tentative="1">
@@ -14975,51 +16980,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B214A3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D362578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15124,51 +17129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67D35CCB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2BDC20AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15273,51 +17278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C973BA0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7576C9FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15422,51 +17427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727D7708"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C2E9E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15571,51 +17576,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E294D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C286AD6"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -15661,106 +17666,109 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1228027713">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1920796269">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1441144712">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1379429646">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1734616660">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1614091034">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1459304040">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1170099917">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2076736065">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2140147477">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1245452153">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1965691833">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="935015648">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="246619368">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1180043945">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="296498978">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="148521235">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="206988813">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="196"/>
+  <w:zoom w:percent="198"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1077"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -15779,201 +17787,208 @@
     <w:rsid w:val="0003232E"/>
     <w:rsid w:val="00036035"/>
     <w:rsid w:val="000420D7"/>
     <w:rsid w:val="00043BDE"/>
     <w:rsid w:val="00045A72"/>
     <w:rsid w:val="000461D7"/>
     <w:rsid w:val="00051015"/>
     <w:rsid w:val="00051E7F"/>
     <w:rsid w:val="000534D0"/>
     <w:rsid w:val="00054A65"/>
     <w:rsid w:val="000563B1"/>
     <w:rsid w:val="0006216D"/>
     <w:rsid w:val="0006373E"/>
     <w:rsid w:val="00065987"/>
     <w:rsid w:val="000676A5"/>
     <w:rsid w:val="000737B9"/>
     <w:rsid w:val="00077F17"/>
     <w:rsid w:val="00082EF4"/>
     <w:rsid w:val="000916A9"/>
     <w:rsid w:val="00092633"/>
     <w:rsid w:val="000940D1"/>
     <w:rsid w:val="000A12C0"/>
     <w:rsid w:val="000A12CD"/>
     <w:rsid w:val="000A57E7"/>
     <w:rsid w:val="000A767E"/>
+    <w:rsid w:val="000A77B7"/>
     <w:rsid w:val="000B0AB9"/>
     <w:rsid w:val="000B3A9F"/>
     <w:rsid w:val="000B65AC"/>
     <w:rsid w:val="000C0A7F"/>
     <w:rsid w:val="000C404E"/>
     <w:rsid w:val="000C4077"/>
     <w:rsid w:val="000C4F4F"/>
     <w:rsid w:val="000C5131"/>
     <w:rsid w:val="000D2D20"/>
     <w:rsid w:val="000D2F6D"/>
+    <w:rsid w:val="000D5852"/>
     <w:rsid w:val="000D66EF"/>
     <w:rsid w:val="000E4305"/>
     <w:rsid w:val="000E522F"/>
     <w:rsid w:val="000E7E15"/>
     <w:rsid w:val="000F0A09"/>
     <w:rsid w:val="000F3C8D"/>
     <w:rsid w:val="000F7253"/>
     <w:rsid w:val="001013C6"/>
     <w:rsid w:val="001041C0"/>
     <w:rsid w:val="001043E1"/>
     <w:rsid w:val="00114EB9"/>
     <w:rsid w:val="00126B23"/>
     <w:rsid w:val="00140F80"/>
     <w:rsid w:val="00141B46"/>
     <w:rsid w:val="001470EF"/>
     <w:rsid w:val="00152A47"/>
     <w:rsid w:val="00155E10"/>
     <w:rsid w:val="0015633F"/>
     <w:rsid w:val="0015756F"/>
     <w:rsid w:val="00157C2F"/>
     <w:rsid w:val="0016070F"/>
     <w:rsid w:val="00161A7F"/>
     <w:rsid w:val="00165945"/>
     <w:rsid w:val="00170785"/>
     <w:rsid w:val="00171ED9"/>
     <w:rsid w:val="001725D9"/>
     <w:rsid w:val="00173A0D"/>
     <w:rsid w:val="00174A1C"/>
     <w:rsid w:val="00180DF8"/>
     <w:rsid w:val="0018295A"/>
     <w:rsid w:val="00184880"/>
+    <w:rsid w:val="00186DAF"/>
     <w:rsid w:val="001922F9"/>
     <w:rsid w:val="00196354"/>
     <w:rsid w:val="00196C51"/>
     <w:rsid w:val="001A18CF"/>
     <w:rsid w:val="001A3652"/>
     <w:rsid w:val="001A3DBE"/>
     <w:rsid w:val="001A5256"/>
     <w:rsid w:val="001A5A5A"/>
     <w:rsid w:val="001B012B"/>
     <w:rsid w:val="001B174A"/>
     <w:rsid w:val="001B2454"/>
     <w:rsid w:val="001B5DD8"/>
     <w:rsid w:val="001C1E63"/>
     <w:rsid w:val="001C44E6"/>
     <w:rsid w:val="001C6C62"/>
     <w:rsid w:val="001D140F"/>
     <w:rsid w:val="001D54D5"/>
     <w:rsid w:val="001E3665"/>
     <w:rsid w:val="001E3EC1"/>
     <w:rsid w:val="001E554E"/>
     <w:rsid w:val="001E762F"/>
     <w:rsid w:val="001F66BD"/>
     <w:rsid w:val="001F7311"/>
     <w:rsid w:val="00206EB6"/>
     <w:rsid w:val="00211579"/>
     <w:rsid w:val="0021180F"/>
     <w:rsid w:val="00214A51"/>
     <w:rsid w:val="00215FA0"/>
     <w:rsid w:val="00216598"/>
     <w:rsid w:val="00216F19"/>
     <w:rsid w:val="00217708"/>
     <w:rsid w:val="00220277"/>
     <w:rsid w:val="0022329B"/>
     <w:rsid w:val="00232974"/>
     <w:rsid w:val="0023645B"/>
     <w:rsid w:val="002379E5"/>
     <w:rsid w:val="00243ED6"/>
     <w:rsid w:val="00245189"/>
     <w:rsid w:val="002506E5"/>
     <w:rsid w:val="00260E37"/>
+    <w:rsid w:val="00264D9A"/>
     <w:rsid w:val="0026656C"/>
     <w:rsid w:val="00267F27"/>
     <w:rsid w:val="00274864"/>
     <w:rsid w:val="00275F44"/>
     <w:rsid w:val="00276F44"/>
     <w:rsid w:val="00283B13"/>
     <w:rsid w:val="00284AD3"/>
     <w:rsid w:val="00286F0C"/>
     <w:rsid w:val="002873F2"/>
     <w:rsid w:val="0029029D"/>
     <w:rsid w:val="0029128F"/>
     <w:rsid w:val="00291B20"/>
     <w:rsid w:val="00293CE9"/>
     <w:rsid w:val="002950AC"/>
     <w:rsid w:val="00295512"/>
     <w:rsid w:val="002A49B0"/>
     <w:rsid w:val="002A4F12"/>
     <w:rsid w:val="002B02B2"/>
     <w:rsid w:val="002B20A0"/>
     <w:rsid w:val="002B3402"/>
     <w:rsid w:val="002B39BB"/>
     <w:rsid w:val="002C05EF"/>
     <w:rsid w:val="002C13F8"/>
     <w:rsid w:val="002C7AD4"/>
     <w:rsid w:val="002C7CED"/>
     <w:rsid w:val="002D21D9"/>
     <w:rsid w:val="002D4A3A"/>
+    <w:rsid w:val="002D4DF9"/>
     <w:rsid w:val="002D6891"/>
     <w:rsid w:val="002D70FE"/>
     <w:rsid w:val="002D7A88"/>
     <w:rsid w:val="002E1A39"/>
     <w:rsid w:val="002E2F13"/>
     <w:rsid w:val="002E404A"/>
     <w:rsid w:val="002E42D9"/>
     <w:rsid w:val="002E6801"/>
     <w:rsid w:val="002F03C0"/>
     <w:rsid w:val="002F6655"/>
     <w:rsid w:val="002F6DC3"/>
     <w:rsid w:val="002F76A0"/>
     <w:rsid w:val="002F7CCC"/>
     <w:rsid w:val="003002E7"/>
     <w:rsid w:val="00302A63"/>
     <w:rsid w:val="0030342C"/>
     <w:rsid w:val="00306C94"/>
     <w:rsid w:val="00311FC1"/>
     <w:rsid w:val="00312B06"/>
+    <w:rsid w:val="00313A42"/>
     <w:rsid w:val="003204FB"/>
     <w:rsid w:val="00320FC5"/>
     <w:rsid w:val="00323FDE"/>
     <w:rsid w:val="00326AA6"/>
     <w:rsid w:val="0032753B"/>
     <w:rsid w:val="0033153F"/>
     <w:rsid w:val="00335D91"/>
     <w:rsid w:val="00336225"/>
     <w:rsid w:val="00337331"/>
     <w:rsid w:val="003400DA"/>
     <w:rsid w:val="003443C5"/>
     <w:rsid w:val="0035288E"/>
     <w:rsid w:val="00354CBA"/>
     <w:rsid w:val="003562CD"/>
     <w:rsid w:val="00356D1C"/>
     <w:rsid w:val="003623D9"/>
     <w:rsid w:val="00371B17"/>
     <w:rsid w:val="003745F3"/>
     <w:rsid w:val="003748A1"/>
     <w:rsid w:val="0037614B"/>
     <w:rsid w:val="00377AEE"/>
     <w:rsid w:val="00383285"/>
     <w:rsid w:val="003876B7"/>
     <w:rsid w:val="00387E4C"/>
+    <w:rsid w:val="00393479"/>
     <w:rsid w:val="003967BD"/>
     <w:rsid w:val="003A075E"/>
     <w:rsid w:val="003A4DD3"/>
     <w:rsid w:val="003A7EC7"/>
     <w:rsid w:val="003B5C2D"/>
     <w:rsid w:val="003B660E"/>
     <w:rsid w:val="003C045F"/>
     <w:rsid w:val="003C1BDA"/>
     <w:rsid w:val="003C226E"/>
     <w:rsid w:val="003D1017"/>
     <w:rsid w:val="003D2EB1"/>
     <w:rsid w:val="003E04CC"/>
     <w:rsid w:val="003E27D0"/>
     <w:rsid w:val="003E340C"/>
     <w:rsid w:val="003E4DD5"/>
     <w:rsid w:val="003E6187"/>
     <w:rsid w:val="003E6669"/>
     <w:rsid w:val="003E79CA"/>
     <w:rsid w:val="003F088C"/>
     <w:rsid w:val="003F0C4C"/>
     <w:rsid w:val="003F0D71"/>
     <w:rsid w:val="003F3C93"/>
     <w:rsid w:val="003F3FB7"/>
     <w:rsid w:val="003F53EF"/>
     <w:rsid w:val="003F6AF6"/>
@@ -16018,50 +18033,51 @@
     <w:rsid w:val="004C3FF8"/>
     <w:rsid w:val="004C4B02"/>
     <w:rsid w:val="004C58B3"/>
     <w:rsid w:val="004C6AE0"/>
     <w:rsid w:val="004D3FFE"/>
     <w:rsid w:val="004D489C"/>
     <w:rsid w:val="004D4F57"/>
     <w:rsid w:val="004D662B"/>
     <w:rsid w:val="004E0D9B"/>
     <w:rsid w:val="004F0548"/>
     <w:rsid w:val="004F16DC"/>
     <w:rsid w:val="004F4505"/>
     <w:rsid w:val="004F722B"/>
     <w:rsid w:val="005005E9"/>
     <w:rsid w:val="005030D4"/>
     <w:rsid w:val="00504631"/>
     <w:rsid w:val="00504EDD"/>
     <w:rsid w:val="005209BF"/>
     <w:rsid w:val="00523D94"/>
     <w:rsid w:val="005328E7"/>
     <w:rsid w:val="0053541D"/>
     <w:rsid w:val="00535B13"/>
     <w:rsid w:val="005360AA"/>
     <w:rsid w:val="00537158"/>
     <w:rsid w:val="00537384"/>
+    <w:rsid w:val="0053785C"/>
     <w:rsid w:val="00540C58"/>
     <w:rsid w:val="005442D1"/>
     <w:rsid w:val="00546568"/>
     <w:rsid w:val="0055394F"/>
     <w:rsid w:val="005552B0"/>
     <w:rsid w:val="00560EA0"/>
     <w:rsid w:val="005615B4"/>
     <w:rsid w:val="00561CAA"/>
     <w:rsid w:val="005641EA"/>
     <w:rsid w:val="00571366"/>
     <w:rsid w:val="0058071D"/>
     <w:rsid w:val="00585E7C"/>
     <w:rsid w:val="00586ADC"/>
     <w:rsid w:val="00587311"/>
     <w:rsid w:val="00587A66"/>
     <w:rsid w:val="005906CC"/>
     <w:rsid w:val="00593A3D"/>
     <w:rsid w:val="00597169"/>
     <w:rsid w:val="00597E30"/>
     <w:rsid w:val="005A4CBA"/>
     <w:rsid w:val="005B08F1"/>
     <w:rsid w:val="005B0D31"/>
     <w:rsid w:val="005B1025"/>
     <w:rsid w:val="005B3681"/>
     <w:rsid w:val="005C4F67"/>
@@ -16070,145 +18086,149 @@
     <w:rsid w:val="005D082C"/>
     <w:rsid w:val="005D0FFA"/>
     <w:rsid w:val="005D4D11"/>
     <w:rsid w:val="005E0339"/>
     <w:rsid w:val="005E5CD8"/>
     <w:rsid w:val="005E6C56"/>
     <w:rsid w:val="005F2152"/>
     <w:rsid w:val="005F33F2"/>
     <w:rsid w:val="005F3FB3"/>
     <w:rsid w:val="005F6B03"/>
     <w:rsid w:val="00611EB0"/>
     <w:rsid w:val="00616896"/>
     <w:rsid w:val="006239DD"/>
     <w:rsid w:val="00627B98"/>
     <w:rsid w:val="006302CD"/>
     <w:rsid w:val="00631147"/>
     <w:rsid w:val="00631467"/>
     <w:rsid w:val="00632953"/>
     <w:rsid w:val="00640362"/>
     <w:rsid w:val="006413DA"/>
     <w:rsid w:val="00644CED"/>
     <w:rsid w:val="006500FE"/>
     <w:rsid w:val="00650A0F"/>
     <w:rsid w:val="00651114"/>
     <w:rsid w:val="006530BF"/>
+    <w:rsid w:val="006572FD"/>
     <w:rsid w:val="006576B4"/>
     <w:rsid w:val="006828F5"/>
     <w:rsid w:val="006830F5"/>
     <w:rsid w:val="00690F32"/>
     <w:rsid w:val="0069104B"/>
     <w:rsid w:val="006911D3"/>
     <w:rsid w:val="00695AAD"/>
     <w:rsid w:val="00697B11"/>
     <w:rsid w:val="006A0AB4"/>
     <w:rsid w:val="006A3801"/>
     <w:rsid w:val="006A7401"/>
     <w:rsid w:val="006B06CB"/>
     <w:rsid w:val="006B33C7"/>
     <w:rsid w:val="006C4E7D"/>
     <w:rsid w:val="006C55EF"/>
     <w:rsid w:val="006C57FD"/>
     <w:rsid w:val="006C5A5A"/>
     <w:rsid w:val="006C5BC6"/>
     <w:rsid w:val="006C6016"/>
     <w:rsid w:val="006D03CF"/>
     <w:rsid w:val="006D0B71"/>
     <w:rsid w:val="006D0CB4"/>
     <w:rsid w:val="006D4EC4"/>
     <w:rsid w:val="006D5B90"/>
     <w:rsid w:val="006E42A0"/>
     <w:rsid w:val="006F0AEB"/>
     <w:rsid w:val="006F1EE1"/>
     <w:rsid w:val="006F342D"/>
     <w:rsid w:val="006F3F8D"/>
     <w:rsid w:val="00703E7A"/>
     <w:rsid w:val="007054EE"/>
     <w:rsid w:val="0071259E"/>
     <w:rsid w:val="007134FB"/>
     <w:rsid w:val="00715861"/>
     <w:rsid w:val="00716AFA"/>
     <w:rsid w:val="007235B4"/>
+    <w:rsid w:val="00732D7F"/>
     <w:rsid w:val="00732F4B"/>
     <w:rsid w:val="0074272E"/>
     <w:rsid w:val="007446E9"/>
     <w:rsid w:val="00745AAC"/>
     <w:rsid w:val="00746DD9"/>
     <w:rsid w:val="00750761"/>
     <w:rsid w:val="00755D79"/>
     <w:rsid w:val="0076354B"/>
     <w:rsid w:val="0077070C"/>
     <w:rsid w:val="00770CD5"/>
     <w:rsid w:val="00770DAA"/>
     <w:rsid w:val="0078586F"/>
     <w:rsid w:val="00786A41"/>
     <w:rsid w:val="00787486"/>
     <w:rsid w:val="00795070"/>
     <w:rsid w:val="00795FC7"/>
     <w:rsid w:val="007A20F6"/>
     <w:rsid w:val="007A2B06"/>
     <w:rsid w:val="007A5482"/>
     <w:rsid w:val="007B2952"/>
     <w:rsid w:val="007B2AA1"/>
     <w:rsid w:val="007B3765"/>
     <w:rsid w:val="007B5EBE"/>
     <w:rsid w:val="007C2DD8"/>
     <w:rsid w:val="007D2D51"/>
     <w:rsid w:val="007D2EE2"/>
     <w:rsid w:val="007D37F2"/>
     <w:rsid w:val="007D4499"/>
     <w:rsid w:val="007D5EA5"/>
     <w:rsid w:val="007E0307"/>
     <w:rsid w:val="00801C86"/>
     <w:rsid w:val="008071E6"/>
     <w:rsid w:val="0081033F"/>
     <w:rsid w:val="008108C1"/>
     <w:rsid w:val="00810AA4"/>
     <w:rsid w:val="00811B80"/>
     <w:rsid w:val="00813140"/>
     <w:rsid w:val="00823F3A"/>
     <w:rsid w:val="00824351"/>
     <w:rsid w:val="008248C9"/>
     <w:rsid w:val="00825B69"/>
     <w:rsid w:val="008266B3"/>
     <w:rsid w:val="00827469"/>
     <w:rsid w:val="00831ACE"/>
     <w:rsid w:val="0083668A"/>
     <w:rsid w:val="008378EE"/>
     <w:rsid w:val="00840223"/>
+    <w:rsid w:val="00843023"/>
     <w:rsid w:val="00845D45"/>
     <w:rsid w:val="008467C8"/>
     <w:rsid w:val="00854A98"/>
     <w:rsid w:val="0085504B"/>
     <w:rsid w:val="008551FC"/>
     <w:rsid w:val="008607FC"/>
     <w:rsid w:val="00862438"/>
     <w:rsid w:val="00863011"/>
     <w:rsid w:val="0086590F"/>
     <w:rsid w:val="00867380"/>
     <w:rsid w:val="008762A0"/>
     <w:rsid w:val="00876559"/>
+    <w:rsid w:val="008766DC"/>
     <w:rsid w:val="00881F96"/>
     <w:rsid w:val="008879C7"/>
     <w:rsid w:val="008902B3"/>
     <w:rsid w:val="00890EA8"/>
     <w:rsid w:val="0089117E"/>
     <w:rsid w:val="00896066"/>
     <w:rsid w:val="008A3CC1"/>
     <w:rsid w:val="008A416A"/>
     <w:rsid w:val="008A4742"/>
     <w:rsid w:val="008A52F9"/>
     <w:rsid w:val="008B7D50"/>
     <w:rsid w:val="008C0CBD"/>
     <w:rsid w:val="008C0F40"/>
     <w:rsid w:val="008C1FA5"/>
     <w:rsid w:val="008C4A35"/>
     <w:rsid w:val="008C67AC"/>
     <w:rsid w:val="008C792A"/>
     <w:rsid w:val="008D421A"/>
     <w:rsid w:val="008D4832"/>
     <w:rsid w:val="008D664D"/>
     <w:rsid w:val="008D6991"/>
     <w:rsid w:val="008E3081"/>
     <w:rsid w:val="008E542C"/>
     <w:rsid w:val="008E5D17"/>
     <w:rsid w:val="008E7314"/>
@@ -16232,95 +18252,99 @@
     <w:rsid w:val="00944C29"/>
     <w:rsid w:val="00945CE4"/>
     <w:rsid w:val="0095429A"/>
     <w:rsid w:val="0095556C"/>
     <w:rsid w:val="009564B9"/>
     <w:rsid w:val="0096001D"/>
     <w:rsid w:val="00963EB3"/>
     <w:rsid w:val="009653CA"/>
     <w:rsid w:val="00965848"/>
     <w:rsid w:val="00966F81"/>
     <w:rsid w:val="00967BAF"/>
     <w:rsid w:val="00983D88"/>
     <w:rsid w:val="00985520"/>
     <w:rsid w:val="00986FAB"/>
     <w:rsid w:val="00994703"/>
     <w:rsid w:val="0099777D"/>
     <w:rsid w:val="009A0E59"/>
     <w:rsid w:val="009A50BC"/>
     <w:rsid w:val="009A51A3"/>
     <w:rsid w:val="009A5F2F"/>
     <w:rsid w:val="009B098A"/>
     <w:rsid w:val="009B2444"/>
     <w:rsid w:val="009C7C47"/>
     <w:rsid w:val="009C7DBE"/>
     <w:rsid w:val="009D0967"/>
+    <w:rsid w:val="009D0D2E"/>
     <w:rsid w:val="009E4D1E"/>
     <w:rsid w:val="009E5E1C"/>
     <w:rsid w:val="009E632E"/>
     <w:rsid w:val="009E685B"/>
     <w:rsid w:val="009E7D93"/>
     <w:rsid w:val="009F692B"/>
     <w:rsid w:val="009F72F3"/>
     <w:rsid w:val="009F79B3"/>
     <w:rsid w:val="00A00CE6"/>
     <w:rsid w:val="00A025F7"/>
     <w:rsid w:val="00A03198"/>
     <w:rsid w:val="00A067B7"/>
     <w:rsid w:val="00A10979"/>
     <w:rsid w:val="00A11183"/>
     <w:rsid w:val="00A11CBD"/>
     <w:rsid w:val="00A16AB8"/>
     <w:rsid w:val="00A24C6F"/>
+    <w:rsid w:val="00A26724"/>
     <w:rsid w:val="00A272CD"/>
     <w:rsid w:val="00A304EB"/>
     <w:rsid w:val="00A30F47"/>
+    <w:rsid w:val="00A325AF"/>
     <w:rsid w:val="00A40044"/>
     <w:rsid w:val="00A427F8"/>
     <w:rsid w:val="00A42CE3"/>
     <w:rsid w:val="00A42DC5"/>
     <w:rsid w:val="00A44DAF"/>
     <w:rsid w:val="00A45D5C"/>
     <w:rsid w:val="00A4649B"/>
     <w:rsid w:val="00A508BF"/>
     <w:rsid w:val="00A51819"/>
     <w:rsid w:val="00A53C39"/>
     <w:rsid w:val="00A5412D"/>
     <w:rsid w:val="00A61206"/>
     <w:rsid w:val="00A61BDB"/>
     <w:rsid w:val="00A62F98"/>
     <w:rsid w:val="00A63A58"/>
     <w:rsid w:val="00A66F9D"/>
     <w:rsid w:val="00A70F4B"/>
     <w:rsid w:val="00A71C50"/>
     <w:rsid w:val="00A75196"/>
     <w:rsid w:val="00A76291"/>
     <w:rsid w:val="00A7674C"/>
     <w:rsid w:val="00A8106B"/>
     <w:rsid w:val="00A816FF"/>
     <w:rsid w:val="00A81DC4"/>
     <w:rsid w:val="00A84E32"/>
+    <w:rsid w:val="00A856CF"/>
     <w:rsid w:val="00A93BDD"/>
     <w:rsid w:val="00AA0375"/>
     <w:rsid w:val="00AA10D6"/>
     <w:rsid w:val="00AA184E"/>
     <w:rsid w:val="00AA5034"/>
     <w:rsid w:val="00AA5FD9"/>
     <w:rsid w:val="00AB46C6"/>
     <w:rsid w:val="00AB616E"/>
     <w:rsid w:val="00AB7B91"/>
     <w:rsid w:val="00AC0FCE"/>
     <w:rsid w:val="00AC5DE8"/>
     <w:rsid w:val="00AD1D0A"/>
     <w:rsid w:val="00AD3160"/>
     <w:rsid w:val="00AD6341"/>
     <w:rsid w:val="00AD6CB4"/>
     <w:rsid w:val="00AE3BDA"/>
     <w:rsid w:val="00AE3F0B"/>
     <w:rsid w:val="00AF0429"/>
     <w:rsid w:val="00AF0665"/>
     <w:rsid w:val="00AF522F"/>
     <w:rsid w:val="00AF6064"/>
     <w:rsid w:val="00AF6E6D"/>
     <w:rsid w:val="00AF7DB3"/>
     <w:rsid w:val="00B04DE5"/>
     <w:rsid w:val="00B05FAA"/>
@@ -16343,50 +18367,51 @@
     <w:rsid w:val="00B410CA"/>
     <w:rsid w:val="00B46CE4"/>
     <w:rsid w:val="00B50BA9"/>
     <w:rsid w:val="00B53BF4"/>
     <w:rsid w:val="00B706BE"/>
     <w:rsid w:val="00B710AB"/>
     <w:rsid w:val="00B7280C"/>
     <w:rsid w:val="00B740D0"/>
     <w:rsid w:val="00B849FD"/>
     <w:rsid w:val="00B8637D"/>
     <w:rsid w:val="00B8762E"/>
     <w:rsid w:val="00B87F16"/>
     <w:rsid w:val="00B91A70"/>
     <w:rsid w:val="00B93E65"/>
     <w:rsid w:val="00B94451"/>
     <w:rsid w:val="00B95802"/>
     <w:rsid w:val="00B9645F"/>
     <w:rsid w:val="00B97286"/>
     <w:rsid w:val="00B97757"/>
     <w:rsid w:val="00B9777C"/>
     <w:rsid w:val="00BA1206"/>
     <w:rsid w:val="00BA19EE"/>
     <w:rsid w:val="00BA2CBE"/>
     <w:rsid w:val="00BA2FD3"/>
     <w:rsid w:val="00BA60D0"/>
+    <w:rsid w:val="00BB5FA4"/>
     <w:rsid w:val="00BB625A"/>
     <w:rsid w:val="00BC0AA6"/>
     <w:rsid w:val="00BC0C02"/>
     <w:rsid w:val="00BC1C17"/>
     <w:rsid w:val="00BC3728"/>
     <w:rsid w:val="00BC3C34"/>
     <w:rsid w:val="00BC66EE"/>
     <w:rsid w:val="00BD00EE"/>
     <w:rsid w:val="00BD06F6"/>
     <w:rsid w:val="00BD30B2"/>
     <w:rsid w:val="00BE416B"/>
     <w:rsid w:val="00BE70D2"/>
     <w:rsid w:val="00BF388C"/>
     <w:rsid w:val="00BF4B2F"/>
     <w:rsid w:val="00BF5A2E"/>
     <w:rsid w:val="00BF6B14"/>
     <w:rsid w:val="00C02F84"/>
     <w:rsid w:val="00C041D9"/>
     <w:rsid w:val="00C106B9"/>
     <w:rsid w:val="00C12980"/>
     <w:rsid w:val="00C13700"/>
     <w:rsid w:val="00C13DFC"/>
     <w:rsid w:val="00C1465B"/>
     <w:rsid w:val="00C244C7"/>
     <w:rsid w:val="00C27943"/>
@@ -16409,140 +18434,144 @@
     <w:rsid w:val="00C858F3"/>
     <w:rsid w:val="00C8737B"/>
     <w:rsid w:val="00C92870"/>
     <w:rsid w:val="00C952FA"/>
     <w:rsid w:val="00C95465"/>
     <w:rsid w:val="00C95D5F"/>
     <w:rsid w:val="00CA034E"/>
     <w:rsid w:val="00CA126C"/>
     <w:rsid w:val="00CA2FBE"/>
     <w:rsid w:val="00CA536F"/>
     <w:rsid w:val="00CA540F"/>
     <w:rsid w:val="00CA562D"/>
     <w:rsid w:val="00CB2868"/>
     <w:rsid w:val="00CC3056"/>
     <w:rsid w:val="00CC6FA4"/>
     <w:rsid w:val="00CD4235"/>
     <w:rsid w:val="00CE379E"/>
     <w:rsid w:val="00CE44F2"/>
     <w:rsid w:val="00CE46E1"/>
     <w:rsid w:val="00CE5BF6"/>
     <w:rsid w:val="00CE674F"/>
     <w:rsid w:val="00CF1689"/>
     <w:rsid w:val="00CF75B7"/>
     <w:rsid w:val="00CF7E7E"/>
     <w:rsid w:val="00D010AE"/>
+    <w:rsid w:val="00D1113D"/>
     <w:rsid w:val="00D14F62"/>
     <w:rsid w:val="00D16017"/>
     <w:rsid w:val="00D167D0"/>
     <w:rsid w:val="00D236EE"/>
     <w:rsid w:val="00D249C9"/>
     <w:rsid w:val="00D25D53"/>
     <w:rsid w:val="00D374B2"/>
     <w:rsid w:val="00D438E3"/>
     <w:rsid w:val="00D505AA"/>
     <w:rsid w:val="00D573B1"/>
     <w:rsid w:val="00D6009E"/>
     <w:rsid w:val="00D608AA"/>
     <w:rsid w:val="00D67CCA"/>
     <w:rsid w:val="00D7242F"/>
     <w:rsid w:val="00D73B0B"/>
     <w:rsid w:val="00D73EA8"/>
     <w:rsid w:val="00D74BBC"/>
     <w:rsid w:val="00D75AED"/>
     <w:rsid w:val="00D8168C"/>
     <w:rsid w:val="00D86CF5"/>
     <w:rsid w:val="00D94087"/>
     <w:rsid w:val="00D9442F"/>
     <w:rsid w:val="00D946F5"/>
     <w:rsid w:val="00D9541D"/>
     <w:rsid w:val="00D9599F"/>
     <w:rsid w:val="00DA1EDD"/>
     <w:rsid w:val="00DA25D1"/>
     <w:rsid w:val="00DB01C0"/>
     <w:rsid w:val="00DB1F71"/>
     <w:rsid w:val="00DC3664"/>
     <w:rsid w:val="00DC422A"/>
     <w:rsid w:val="00DC6485"/>
     <w:rsid w:val="00DD25C5"/>
     <w:rsid w:val="00DD2D60"/>
     <w:rsid w:val="00DD4E59"/>
     <w:rsid w:val="00DD62B6"/>
     <w:rsid w:val="00DE2D12"/>
     <w:rsid w:val="00DE60EE"/>
     <w:rsid w:val="00E00698"/>
     <w:rsid w:val="00E00BFF"/>
     <w:rsid w:val="00E00DB5"/>
     <w:rsid w:val="00E022F4"/>
     <w:rsid w:val="00E05ECF"/>
     <w:rsid w:val="00E077DA"/>
     <w:rsid w:val="00E1049C"/>
+    <w:rsid w:val="00E16468"/>
     <w:rsid w:val="00E164E2"/>
     <w:rsid w:val="00E249D2"/>
     <w:rsid w:val="00E24BAA"/>
     <w:rsid w:val="00E32B38"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E47D12"/>
     <w:rsid w:val="00E519D9"/>
     <w:rsid w:val="00E53DDC"/>
     <w:rsid w:val="00E541DB"/>
     <w:rsid w:val="00E6237C"/>
     <w:rsid w:val="00E66F66"/>
     <w:rsid w:val="00E700C7"/>
     <w:rsid w:val="00E802F6"/>
     <w:rsid w:val="00E815FD"/>
     <w:rsid w:val="00E84B15"/>
     <w:rsid w:val="00E8551E"/>
     <w:rsid w:val="00E908C0"/>
     <w:rsid w:val="00E91272"/>
     <w:rsid w:val="00E92A97"/>
     <w:rsid w:val="00E95A07"/>
     <w:rsid w:val="00EA3A01"/>
     <w:rsid w:val="00EA76B9"/>
     <w:rsid w:val="00EB49F0"/>
     <w:rsid w:val="00EB5AC6"/>
     <w:rsid w:val="00EC0254"/>
     <w:rsid w:val="00EC3ABB"/>
     <w:rsid w:val="00EC41E8"/>
     <w:rsid w:val="00ED004C"/>
     <w:rsid w:val="00ED089E"/>
     <w:rsid w:val="00ED0A6C"/>
     <w:rsid w:val="00ED0CD8"/>
     <w:rsid w:val="00ED3104"/>
     <w:rsid w:val="00EE5057"/>
     <w:rsid w:val="00EF1000"/>
     <w:rsid w:val="00EF2E2C"/>
     <w:rsid w:val="00F01B88"/>
+    <w:rsid w:val="00F0749C"/>
     <w:rsid w:val="00F12870"/>
     <w:rsid w:val="00F1314F"/>
     <w:rsid w:val="00F149A5"/>
     <w:rsid w:val="00F14B29"/>
     <w:rsid w:val="00F14D76"/>
     <w:rsid w:val="00F17128"/>
     <w:rsid w:val="00F1745F"/>
     <w:rsid w:val="00F27AA5"/>
     <w:rsid w:val="00F27BB5"/>
+    <w:rsid w:val="00F32DE4"/>
     <w:rsid w:val="00F339E0"/>
     <w:rsid w:val="00F43086"/>
     <w:rsid w:val="00F44E05"/>
     <w:rsid w:val="00F509D8"/>
     <w:rsid w:val="00F555E0"/>
     <w:rsid w:val="00F56230"/>
     <w:rsid w:val="00F67904"/>
     <w:rsid w:val="00F67B3F"/>
     <w:rsid w:val="00F708D6"/>
     <w:rsid w:val="00F738C5"/>
     <w:rsid w:val="00F75A3D"/>
     <w:rsid w:val="00F83C58"/>
     <w:rsid w:val="00F85089"/>
     <w:rsid w:val="00F85B17"/>
     <w:rsid w:val="00F86EAA"/>
     <w:rsid w:val="00F907E0"/>
     <w:rsid w:val="00F913DF"/>
     <w:rsid w:val="00F918B6"/>
     <w:rsid w:val="00F94052"/>
     <w:rsid w:val="00FA07CF"/>
     <w:rsid w:val="00FA37D8"/>
     <w:rsid w:val="00FB0D15"/>
     <w:rsid w:val="00FB117B"/>
     <w:rsid w:val="00FB52B4"/>
     <w:rsid w:val="00FB5D80"/>
@@ -16947,50 +18976,68 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="005F33F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006572FD"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
@@ -17492,50 +19539,65 @@
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C13700"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mencinsinresolver">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00732F4B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006572FD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="15617352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="30692787">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -17909,77 +19971,103 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="332881877">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="363748657">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="377946265">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="423456747">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="435445083">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="437987302">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="440149223">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -18561,50 +20649,89 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="941375176">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="1006133971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="541291419">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="509294631">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1035888725">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="21594029">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -19495,51 +21622,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2076126245">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.office.com/e/Nhxs1JNRDC?origin=lprLink__;!!D9dNQwwGXtA!R8uNSAANI0mFbOD_ktygBmDyyzyQ5YAZS79ppNHyxGf8ZK7JyJVQKzURgLoXoY12nCPJk9eVf_SHHfUoo9FX50XMPPg$" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.gle/iBjGuZvPPTuGdDeK6__;!!D9dNQwwGXtA!SYJ5EueiOsBIYQ6PRCWU0CmlJcQvBxYNwMUMdx79zFQpILj2E6k0OMsdc5ZpnLiiycMC7Gi1IDKcILP21UqDdF7UwBfB%24" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moises.esteban@udg.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.office.com/e/CB50LhhCe3?origin=lprLink__;!!D9dNQwwGXtA!R8uNSAANI0mFbOD_ktygBmDyyzyQ5YAZS79ppNHyxGf8ZK7JyJVQKzURgLoXoY12nCPJk9eVf_SHHfUoo9FXR7banvQ$" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.office.com/e/Nhxs1JNRDC?origin=lprLink__;!!D9dNQwwGXtA!R8uNSAANI0mFbOD_ktygBmDyyzyQ5YAZS79ppNHyxGf8ZK7JyJVQKzURgLoXoY12nCPJk9eVf_SHHfUoo9FX50XMPPg$" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://curriculumredesign.org/wp-content/uploads/Technology-Smarter-Humans-DumberQ-CCR.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=KUxRa5EjMUi3dITzXEW_AeTk1haxkHtGofDNpsHi1uVUQkw3TFowSElDTk9RSlRWR0xIUlJRUUJLSi4u&amp;route=shorturl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.gle/iBjGuZvPPTuGdDeK6__;!!D9dNQwwGXtA!SYJ5EueiOsBIYQ6PRCWU0CmlJcQvBxYNwMUMdx79zFQpILj2E6k0OMsdc5ZpnLiiycMC7Gi1IDKcILP21UqDdF7UwBfB%24" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moises.esteban@udg.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.office.com/e/CB50LhhCe3?origin=lprLink__;!!D9dNQwwGXtA!R8uNSAANI0mFbOD_ktygBmDyyzyQ5YAZS79ppNHyxGf8ZK7JyJVQKzURgLoXoY12nCPJk9eVf_SHHfUoo9FXR7banvQ$" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/GZaZ1iqtf5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -19842,85 +21969,85 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9F6A275-C485-4FB3-99E2-B2305D64838A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10968</Characters>
+  <Pages>7</Pages>
+  <Words>2486</Words>
+  <Characters>13675</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12937</CharactersWithSpaces>
+  <CharactersWithSpaces>16129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Teresa Mauri</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>