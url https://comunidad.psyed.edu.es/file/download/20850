--- v6 (2026-04-10)
+++ v7 (2026-05-01)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54168FA3" w14:textId="1F82C361" w:rsidR="00F27BB5" w:rsidRPr="00732F4B" w:rsidRDefault="00F27BB5" w:rsidP="00031350">
       <w:pPr>
         <w:spacing w:before="9" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DE4457C" w14:textId="77777777" w:rsidR="00F27BB5" w:rsidRPr="00732F4B" w:rsidRDefault="00F27BB5" w:rsidP="00031350">
       <w:pPr>
         <w:spacing w:before="9" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DCDC223" w14:textId="132505DF" w:rsidR="0037614B" w:rsidRPr="00732F4B" w:rsidRDefault="004D3FFE" w:rsidP="00031350">
       <w:pPr>
@@ -363,99 +363,107 @@
       <w:r w:rsidR="002D70FE" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="002D70FE" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191BB121" w14:textId="5DEA5A9A" w:rsidR="008266B3" w:rsidRPr="00732F4B" w:rsidRDefault="008266B3" w:rsidP="00031350">
+    <w:p w14:paraId="191BB121" w14:textId="0B122011" w:rsidR="008266B3" w:rsidRPr="00732F4B" w:rsidRDefault="008266B3" w:rsidP="00031350">
       <w:pPr>
         <w:spacing w:before="9" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(actualizado </w:t>
       </w:r>
       <w:r w:rsidR="00313A42">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00393479">
+      <w:r w:rsidR="00796802">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BB5FA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>03</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="005C1A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="001B174A">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -810,150 +818,77 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="22CB4A97" w14:textId="189935E8" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Sachiko</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Sachiko Tanuma, </w:t>
+            </w:r>
+            <w:r w:rsidR="002B20A0" w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...80 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tokyo Metropolitan University</w:t>
+            </w:r>
             <w:r w:rsidR="002B20A0" w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="6BF94577" w14:textId="15C77198" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -1173,143 +1108,76 @@
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://forms.office.com/e/Nhxs1JNRDC?origin=lprLink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="217254A1" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00703E7A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
+                <w:rStyle w:val="Fuerte"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Plazas</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Plazas disponibles</w:t>
+            </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
-                <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> disponibles</w:t>
+              <w:t xml:space="preserve">: 20, </w:t>
             </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
+                <w:rStyle w:val="Fuerte"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>adjudicadas</w:t>
-[...54 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>adjudicadas por orden de inscripción.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="445B2251" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="000C4077">
             <w:pPr>
               <w:ind w:firstLine="101"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A7078CC" w14:textId="77777777" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="000C4F4F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1328,146 +1196,90 @@
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AAE612F" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="000D0E33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UdG</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ED323C9" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="000D0E33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dra. Marta </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona)</w:t>
+              <w:t>Dra. Marta Padros (Universitat Autònoma de Barcelona)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1510BC73" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="000D0E33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
@@ -1536,62 +1348,52 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="354D2CF6" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="000D0E33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Análisis de datos cualitativos con la asistencia de </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Análisis de datos cualitativos con la asistencia de Atlas.ti</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CC2BB4C" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="000D0E33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
@@ -1627,509 +1429,114 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>11-14h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C410ED4" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="000D0E33">
+          <w:p w14:paraId="3C410ED4" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="005C1A3D" w:rsidRDefault="00703E7A" w:rsidP="000D0E33">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Facultat d'Educació i Psicologia, UdG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AF09FF1" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="005C1A3D" w:rsidRDefault="00703E7A" w:rsidP="00703E7A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inscripcions per correu electrònic: vostres dades (nom i cognoms, així com coneixements d'Atlas.ti) a sec.ire@udg.edu abans del 31 d'octubre. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1FB543" w14:textId="3C34A111" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00703E7A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Facultat</w:t>
-[...441 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>L’aforament de l’aula és limitat, per tant, seran admeses les primeres 24 persones que s’apuntin.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1179A33C" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="000D0E33">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00092633" w:rsidRPr="00732F4B" w14:paraId="17F330EA" w14:textId="77777777" w:rsidTr="00732F4B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
@@ -2169,356 +1576,315 @@
               <w:t>UB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="60E38C80" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00732F4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Shamaly</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Shamaly Niño</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244EBDBA" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00732F4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Niño</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="244EBDBA" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00732F4B">
+              <w:t>Juan Carlos Castellanos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E396EF" w14:textId="7BD1604F" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00732F4B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:lang w:val="es-MX"/>
+              </w:rPr>
+              <w:t>Universidad Autónoma de Baja California, México</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67223074" w14:textId="161B8464" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000"/>
-[...10 lines deleted...]
-            <w:tcW w:w="295" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MIP-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="67223074" w14:textId="161B8464" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="004A7C88">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="25A9C5FB" w14:textId="477BB285" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="364" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Conferencia presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="25A9C5FB" w14:textId="477BB285" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="004A7C88">
+          <w:p w14:paraId="2AB9076F" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00703E7A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vacíos y rutas emergentes en la investigación sobre inteligencia artificial y educación</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D1D00FA" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBB6C02" w14:textId="7E58BA3B" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Conferencia presencial</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="824" w:type="pct"/>
+              <w:t>13 de noviembre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB9076F" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00703E7A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="1D2B65DD" w14:textId="6EFDBBBF" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-[...18 lines deleted...]
-            <w:tcW w:w="448" w:type="pct"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBB6C02" w14:textId="7E58BA3B" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="004A7C88">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="3B522BBC" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00703E7A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...23 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A649B2B" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00703E7A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...83 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat de Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60A1B296" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="00703E7A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24EFA0A9" w14:textId="77777777" w:rsidR="00703E7A" w:rsidRPr="00732F4B" w:rsidRDefault="00703E7A" w:rsidP="000C4077">
             <w:pPr>
               <w:ind w:firstLine="101"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
@@ -2565,516 +1931,441 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="42BD0C6A" w14:textId="3DA9F806" w:rsidR="009E7D93" w:rsidRPr="00732F4B" w:rsidRDefault="00126B23" w:rsidP="004A7C88">
+          <w:p w14:paraId="42BD0C6A" w14:textId="3DA9F806" w:rsidR="009E7D93" w:rsidRPr="005C1A3D" w:rsidRDefault="00126B23" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dra.</w:t>
+            </w:r>
+            <w:r w:rsidR="009E7D93" w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Frida Díaz Barriga</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293D491A" w14:textId="2AA441EC" w:rsidR="009E7D93" w:rsidRPr="005C1A3D" w:rsidRDefault="009E7D93" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(U</w:t>
+            </w:r>
+            <w:r w:rsidR="002B20A0" w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">niversidad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="002B20A0" w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>utónoma Nacional de México</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F132D5B" w14:textId="77777777" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F2A3526" w14:textId="0A66A6A1" w:rsidR="009E7D93" w:rsidRPr="00732F4B" w:rsidRDefault="000E7E15" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0145D052" w14:textId="46DAAC97" w:rsidR="009E7D93" w:rsidRPr="00732F4B" w:rsidRDefault="009E7D93" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>Dra.</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Confer</w:t>
+            </w:r>
+            <w:r w:rsidR="000C4F4F" w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ncia presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39873EE9" w14:textId="77777777" w:rsidR="00A93BDD" w:rsidRPr="00732F4B" w:rsidRDefault="00A93BDD" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E558146" w14:textId="1E08252F" w:rsidR="009E7D93" w:rsidRPr="00732F4B" w:rsidRDefault="00A93BDD" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dispositivos narrativos con sentido comunitario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A0D389" w14:textId="77777777" w:rsidR="009A0E59" w:rsidRPr="00732F4B" w:rsidRDefault="009A0E59" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26096438" w14:textId="7914EBA3" w:rsidR="009E7D93" w:rsidRPr="00732F4B" w:rsidRDefault="009A0E59" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19 n</w:t>
             </w:r>
             <w:r w:rsidR="009E7D93" w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t>ov</w:t>
+            </w:r>
+            <w:r w:rsidR="000C4F4F" w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
             <w:r w:rsidR="009E7D93" w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="009E7D93" w:rsidRPr="00732F4B">
+              </w:rPr>
+              <w:t>embre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="614D5011" w14:textId="16B000A1" w:rsidR="000C4F4F" w:rsidRPr="00732F4B" w:rsidRDefault="000C4F4F" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="293D491A" w14:textId="2AA441EC" w:rsidR="009E7D93" w:rsidRPr="00732F4B" w:rsidRDefault="009E7D93" w:rsidP="004A7C88">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBDEA58" w14:textId="77777777" w:rsidR="009E7D93" w:rsidRPr="00732F4B" w:rsidRDefault="009E7D93" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E05884B" w14:textId="7BF4AA01" w:rsidR="00750761" w:rsidRPr="00732F4B" w:rsidRDefault="00750761" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              </w:rPr>
+              <w:t>12:30h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFFE9A6" w14:textId="279323A7" w:rsidR="000C4F4F" w:rsidRPr="00732F4B" w:rsidRDefault="000C4F4F" w:rsidP="000C4F4F">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...26 lines deleted...]
-            </w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39EF12CF" w14:textId="4B925370" w:rsidR="000C4F4F" w:rsidRPr="00732F4B" w:rsidRDefault="000C4F4F" w:rsidP="000C4077">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...342 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Universitat de Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70E31642" w14:textId="77777777" w:rsidR="009E7D93" w:rsidRPr="00732F4B" w:rsidRDefault="000C4F4F" w:rsidP="000C4F4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="654AA991" w14:textId="23B16CC9" w:rsidR="000C4F4F" w:rsidRPr="00732F4B" w:rsidRDefault="000C4F4F" w:rsidP="000C4F4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
@@ -3140,140 +2431,99 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="52C0F46F" w14:textId="72D40A0C" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borja </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00732F4B">
+              <w:t>Borja Manero  Adrián Adrián Soto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C6874B" w14:textId="77777777" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="002B20A0" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Manero  Adrián</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00732F4B">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000C4077" w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Adrián</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Escuela de Oratoria, Universidad Complutense de Madrid</w:t>
+            </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Soto</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71A6AB32" w14:textId="17F5F651" w:rsidR="00732F4B" w:rsidRPr="00732F4B" w:rsidRDefault="00732F4B" w:rsidP="004A7C88">
+          <w:p w14:paraId="71A6AB32" w14:textId="17F5F651" w:rsidR="00732F4B" w:rsidRPr="005C1A3D" w:rsidRDefault="00732F4B" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="18262503" w14:textId="77777777" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3660,69 +2910,51 @@
             </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17651EE9" w14:textId="7E73A8F8" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="000C4077">
             <w:pPr>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plazo de solicitud: desde el lunes 6 de octubre a las 9:00 h hasta completar </w:t>
-[...17 lines deleted...]
-              <w:t>: a través del siguiente cuestionario:  </w:t>
+              <w:t>Plazo de solicitud: desde el lunes 6 de octubre a las 9:00 h hasta completar aforo.Inscripciones: a través del siguiente cuestionario:  </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:tooltip="https://urldefense.com/v3/__https://forms.office.com/e/CB50LhhCe3?origin=lprLink__;!!D9dNQwwGXtA!R8uNSAANI0mFbOD_ktygBmDyyzyQ5YAZS79ppNHyxGf8ZK7JyJVQKzURgLoXoY12nCPJk9eVf_SHHfUoo9FXR7banvQ$" w:history="1">
               <w:r w:rsidRPr="00732F4B">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://forms.office.com/e/CB50LhhCe3?origin=lprLink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7A35FCE5" w14:textId="77777777" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="000C4F4F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="544E429C" w14:textId="77777777" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="000C4F4F">
@@ -3763,61 +2995,59 @@
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="247B746B" w14:textId="565D9035" w:rsidR="00732F4B" w:rsidRPr="00732F4B" w:rsidRDefault="00732F4B" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UdG</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2F2DE704" w14:textId="0D7CF49F" w:rsidR="00732F4B" w:rsidRPr="00732F4B" w:rsidRDefault="00732F4B" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
@@ -4000,123 +3230,51 @@
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="53081440" w14:textId="58FD79A0" w:rsidR="00732F4B" w:rsidRPr="00732F4B" w:rsidRDefault="00732F4B" w:rsidP="00732F4B">
             <w:pPr>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aula 341 (tercera planta) </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> de Girona</w:t>
+              <w:t>Aula 341 (tercera planta) Facultat d’Educació i Psicologia, Universitat de Girona</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57A25E46" w14:textId="77777777" w:rsidR="00732F4B" w:rsidRPr="00732F4B" w:rsidRDefault="00732F4B" w:rsidP="00732F4B">
             <w:pPr>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77FDAC3F" w14:textId="77777777" w:rsidR="00732F4B" w:rsidRPr="00732F4B" w:rsidRDefault="00732F4B" w:rsidP="00732F4B">
             <w:pPr>
               <w:ind w:left="176"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -4205,351 +3363,225 @@
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="0A473466" w14:textId="21A3EAD3" w:rsidR="005F33F2" w:rsidRPr="005F33F2" w:rsidRDefault="005F33F2" w:rsidP="004A7C88">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F33F2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dra. Svetlana </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Dra. Svetlana Zhuchkova Universidad de Moscow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B1EADE" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRPr="00732F4B" w:rsidRDefault="005F33F2" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8C413C" w14:textId="5CCDA7A4" w:rsidR="005F33F2" w:rsidRPr="005F33F2" w:rsidRDefault="005F33F2" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005F33F2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Zhuchkova</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Conferencia presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAF5490" w14:textId="4DC4377A" w:rsidR="005F33F2" w:rsidRPr="005C1A3D" w:rsidRDefault="005F33F2" w:rsidP="00732F4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Doctoral Education Transformation: Global Trends and National Challenges </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="104C1A3E" w14:textId="47545598" w:rsidR="005F33F2" w:rsidRPr="00732F4B" w:rsidRDefault="005F33F2" w:rsidP="00732F4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11 de diciembre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="52976ECD" w14:textId="6B438029" w:rsidR="005F33F2" w:rsidRPr="00732F4B" w:rsidRDefault="005F33F2" w:rsidP="004A7C88">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C86B98B" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRPr="005F33F2" w:rsidRDefault="005F33F2" w:rsidP="005F33F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005F33F2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Universidad de </w:t>
-[...281 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Lugar: Aula C1-04, FPCEE-Blanquerna</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="078900DC" w14:textId="77777777" w:rsidR="005F33F2" w:rsidRPr="005F33F2" w:rsidRDefault="005F33F2" w:rsidP="005F33F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F33F2">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Formulario de inscripción: </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:tooltip="https://urldefense.com/v3/__https://forms.gle/iBjGuZvPPTuGdDeK6__;!!D9dNQwwGXtA!SYJ5EueiOsBIYQ6PRCWU0CmlJcQvBxYNwMUMdx79zFQpILj2E6k0OMsdc5ZpnLiiycMC7Gi1IDKcILP21UqDdF7UwBfB$" w:history="1">
               <w:r w:rsidRPr="005F33F2">
                 <w:rPr>
                   <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://forms.gle/iBjGuZvPPTuGdDeK6</w:t>
@@ -4873,106 +3905,76 @@
               <w:t>16-18h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="32509639" w14:textId="77777777" w:rsidR="00174A1C" w:rsidRPr="00732F4B" w:rsidRDefault="00174A1C" w:rsidP="00174A1C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Facultat</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589FDECC" w14:textId="77777777" w:rsidR="00174A1C" w:rsidRPr="00732F4B" w:rsidRDefault="00174A1C" w:rsidP="00174A1C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de </w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona</w:t>
+              <w:t>Universitat de Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08332D00" w14:textId="77777777" w:rsidR="00174A1C" w:rsidRPr="00732F4B" w:rsidRDefault="00174A1C" w:rsidP="00174A1C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E521A44" w14:textId="77777777" w:rsidR="00174A1C" w:rsidRPr="00732F4B" w:rsidRDefault="00174A1C" w:rsidP="00174A1C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
@@ -5039,339 +4041,308 @@
               <w:t>UB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="49491F75" w14:textId="77777777" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dra.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Brenda A. Lara-Subiabre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0770C278" w14:textId="1548B7A1" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Brenda A. Lara-Subiabre</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0770C278" w14:textId="1548B7A1" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
+              <w:t>(Universidad de Los Lagos, Chile)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE13B81" w14:textId="5DB5444A" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-            <w:tcW w:w="295" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE13B81" w14:textId="5DB5444A" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
+          <w:p w14:paraId="5AB48965" w14:textId="2376F994" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>MIPE-DIPE</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="364" w:type="pct"/>
+              <w:t>Conferencia presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB48965" w14:textId="2376F994" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
+          <w:p w14:paraId="5B07D71C" w14:textId="1CC1D388" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Conferencia presencial</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="824" w:type="pct"/>
+              <w:t>El rol del diálogo en la identidad reflexiva docente</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5B07D71C" w14:textId="1CC1D388" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="7860076F" w14:textId="6298892C" w:rsidR="00A11CBD" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="448" w:type="pct"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28 de </w:t>
+            </w:r>
+            <w:r w:rsidR="007D5EA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>enero</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D42AD5" w14:textId="52DCB6DC" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00B706BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7860076F" w14:textId="6298892C" w:rsidR="00A11CBD" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w14:paraId="247C092B" w14:textId="170A34A6" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000"/>
-[...29 lines deleted...]
-            <w:tcW w:w="347" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>12:00h.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="247C092B" w14:textId="170A34A6" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
-            <w:pPr>
+          <w:p w14:paraId="5B5CACF1" w14:textId="77777777" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>12:00h.</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="5B5CACF1" w14:textId="77777777" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D636D8C" w14:textId="77777777" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Facultat</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona</w:t>
+              <w:t>Universitat de Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A6E5F17" w14:textId="77777777" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3742B6EB" w14:textId="77777777" w:rsidR="00A11CBD" w:rsidRPr="00732F4B" w:rsidRDefault="00A11CBD" w:rsidP="00A11CBD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
@@ -5464,69 +4435,51 @@
           <w:p w14:paraId="5C3F3414" w14:textId="63F1D46A" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00126B23" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dra.</w:t>
             </w:r>
             <w:r w:rsidR="00260E37" w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Ana Sala (</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Ramón Llull)</w:t>
+              <w:t>Ana Sala (Universitat Ramón Llull)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13CEBE49" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -5665,335 +4618,279 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1FB72EB0" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5186CB70" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Iniciació</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Iniciació en l’escriptura i publicació científica (I)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B2036D" w14:textId="3B3755B0" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> en </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>(20h.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DF1E26" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E947026" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D9E2A63" w14:textId="77777777" w:rsidR="0032753B" w:rsidRPr="00732F4B" w:rsidRDefault="0032753B" w:rsidP="0032753B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9, 16, 23 febrero</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D3A4144" w14:textId="26C198E7" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="0032753B" w:rsidP="0032753B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2, 9, 16 </w:t>
+            </w:r>
+            <w:r w:rsidR="005328E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y </w:t>
+            </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23 marzo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE517D8" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BD085E5" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49AD8685" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> científica (I)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="49B2036D" w14:textId="3B3755B0" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+              <w:t>17:00-20:00h</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE6B148" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="210E7E7A" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4416BFD9" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37CAC425" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(20h.)</w:t>
-[...212 lines deleted...]
-              <w:t xml:space="preserve"> Ramon Llull</w:t>
+              <w:t>Universitat Ramon Llull</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="721C482D" w14:textId="379198DB" w:rsidR="003A075E" w:rsidRPr="00732F4B" w:rsidRDefault="003A075E" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(aula E0-05)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="032C005C" w14:textId="5014C965" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -6094,469 +4991,413 @@
             </w:r>
             <w:r w:rsidR="00260E37" w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Montserrat Castelló</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AEF0515" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>(Universitat Ramón Llull)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA2D749" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01C07A57" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7829F1A5" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C2836F5" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Universitat</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>DIPE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5021FB39" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD14420" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="502F417C" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ramón Llull)</w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="01C07A57" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+              <w:t>Seminario</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42AFAC93" w14:textId="3FF02549" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="295" w:type="pct"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7829F1A5" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
-[...9 lines deleted...]
-          <w:p w14:paraId="7C2836F5" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+          <w:p w14:paraId="7AD3494B" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16AFB20B" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>DIPE</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5021FB39" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+              <w:t>Escriure i publicar el primer article de recerca (II)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687C5F56" w14:textId="6D4E03C5" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="364" w:type="pct"/>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(20h.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD14420" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="64F38A1C" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B3749FC" w14:textId="77777777" w:rsidR="0032753B" w:rsidRPr="00732F4B" w:rsidRDefault="0032753B" w:rsidP="0032753B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="42AFAC93" w14:textId="3FF02549" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9, 16, 23 febrero</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06626194" w14:textId="44E0F57C" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="0032753B" w:rsidP="0032753B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="824" w:type="pct"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2, 9, 16 </w:t>
+            </w:r>
+            <w:r w:rsidR="005328E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 23 marzo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD3494B" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
-[...18 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="3B1B04E4" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="169773CD" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Escriure</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>17:00-20:00h</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07461D7F" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B423DAA" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47447375" w14:textId="77777777" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i publicar el primer </w:t>
-[...218 lines deleted...]
-              <w:t xml:space="preserve"> Ramon Llull</w:t>
+              <w:t>Universitat Ramon Llull</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="686ED89D" w14:textId="7F78DEDD" w:rsidR="003A075E" w:rsidRPr="00732F4B" w:rsidRDefault="003A075E" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(aula E0-06)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27E6437E" w14:textId="600FAF3F" w:rsidR="00260E37" w:rsidRPr="00732F4B" w:rsidRDefault="00260E37" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -6850,106 +5691,76 @@
               <w:t>h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="47216AE5" w14:textId="77777777" w:rsidR="00092633" w:rsidRPr="00732F4B" w:rsidRDefault="00092633" w:rsidP="00092633">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Facultat</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="680EAAB5" w14:textId="77777777" w:rsidR="00092633" w:rsidRPr="00732F4B" w:rsidRDefault="00092633" w:rsidP="00092633">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de </w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona</w:t>
+              <w:t>Universitat de Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15B7C197" w14:textId="77777777" w:rsidR="00092633" w:rsidRPr="00732F4B" w:rsidRDefault="00092633" w:rsidP="00092633">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="37F30C58" w14:textId="458A7D8B" w:rsidR="00732F4B" w:rsidRPr="00732F4B" w:rsidRDefault="00092633" w:rsidP="00092633">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
@@ -7010,353 +5821,305 @@
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="604B4552" w14:textId="5AD18CB6" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dra. Marcela </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Dra. Marcela Frugone (Universidad Casa</w:t>
+            </w:r>
+            <w:r w:rsidR="00054A65" w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> G</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Frugone</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>rande, Ecuador)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="011AE578" w14:textId="00C637A0" w:rsidR="00D505AA" w:rsidRPr="00D1113D" w:rsidRDefault="00D505AA" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE1EF34" w14:textId="50D48ADB" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Universidad Casa</w:t>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7DF535" w14:textId="77777777" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19A28A17" w14:textId="14AFB001" w:rsidR="001A5A5A" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Conferencia presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B985E77" w14:textId="33E34415" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Reflexiones y aprendizajes de la implementación de PCF en Ecuador. An</w:t>
             </w:r>
             <w:r w:rsidR="00054A65" w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> G</w:t>
+              <w:t>á</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>rande, Ecuador)</w:t>
-[...15 lines deleted...]
-            <w:tcW w:w="295" w:type="pct"/>
+              <w:t>lisis de casos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE1EF34" w14:textId="50D48ADB" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+          <w:p w14:paraId="6F6CA0FE" w14:textId="5DFA3A75" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00732F4B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:tcW w:w="364" w:type="pct"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25 febrero</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7DF535" w14:textId="77777777" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00260E37">
-[...9 lines deleted...]
-          <w:p w14:paraId="19A28A17" w14:textId="14AFB001" w:rsidR="001A5A5A" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
+          <w:p w14:paraId="35691F18" w14:textId="7366DB58" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="005328E7" w:rsidP="00260E37">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Conferencia presencial</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="824" w:type="pct"/>
+              <w:t>12:00h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0B985E77" w14:textId="33E34415" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="00260E37">
-            <w:pPr>
+          <w:p w14:paraId="1260C9B0" w14:textId="77777777" w:rsidR="001A5A5A" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Reflexiones y aprendizajes de la implementación de PCF en Ecuador. An</w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26261E56" w14:textId="77777777" w:rsidR="001A5A5A" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>lisis de casos</w:t>
-[...141 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona</w:t>
+              <w:t>Universitat de Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F6681F7" w14:textId="77777777" w:rsidR="001A5A5A" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1CDAA813" w14:textId="3A94A777" w:rsidR="005328E7" w:rsidRPr="00D1113D" w:rsidRDefault="001A5A5A" w:rsidP="001A5A5A">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
@@ -7443,62 +6206,52 @@
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Cecilia Ortiz </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3067B40B" w14:textId="496DFB2B" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>(RedCLARA</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6CFB80E4" w14:textId="1B497777" w:rsidR="00092633" w:rsidRPr="00D1113D" w:rsidRDefault="00092633" w:rsidP="00092633">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="Hipervnculo"/>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cooperación Latino Americana de Redes Avanzadas)</w:t>
             </w:r>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -7889,441 +6642,276 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4E9902BA" w14:textId="415FEDD7" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professor Ramon </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Professor Ramon Barlam i estudiants</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0A6F10" w14:textId="3AE8E35F" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E539C52" w14:textId="005F3388" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00126B23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A0B1A8" w14:textId="161A4AEF" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00126B23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Presentació del projecte PUBLI*CAT del Institut Cal Gravat de Manresa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="27CC58E4" w14:textId="5E39F026" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F32DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>marzo</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="657AFB04" w14:textId="59ACD22D" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00290B9A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15.30 – 16-30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="466CDCA9" w14:textId="228ECCD8" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00770DAA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...39 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sala de Juntes de la </w:t>
+            </w:r>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>MIPE-DIPE</w:t>
-[...15 lines deleted...]
-            <w:pPr>
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="595A1722" w14:textId="77777777" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="00770DAA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Presencial</w:t>
-[...273 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona</w:t>
+              <w:t>Universitat de Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39FCC0A4" w14:textId="6D9F90C8" w:rsidR="00770DAA" w:rsidRPr="00732F4B" w:rsidRDefault="00770DAA" w:rsidP="000E7E15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006572FD" w:rsidRPr="00732F4B" w14:paraId="1C1B2958" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
@@ -8334,128 +6922,92 @@
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="66B75604" w14:textId="2C9D2FF8" w:rsidR="006572FD" w:rsidRDefault="006572FD" w:rsidP="00290B9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>UdG</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="226BB81D" w14:textId="0D903B64" w:rsidR="006572FD" w:rsidRDefault="006572FD" w:rsidP="00290B9A">
+          <w:p w14:paraId="226BB81D" w14:textId="0D903B64" w:rsidR="006572FD" w:rsidRPr="005C1A3D" w:rsidRDefault="006572FD" w:rsidP="00290B9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="006572FD">
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...34 lines deleted...]
-              <w:t> (Pontificia Universidad Católica de São Paulo, Brazil),</w:t>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Professora Fernanda Liberali (Pontificia Universidad Católica de São Paulo, Brazil),</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="1982F027" w14:textId="79664594" w:rsidR="006572FD" w:rsidRPr="006572FD" w:rsidRDefault="006572FD" w:rsidP="00290B9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -8518,118 +7070,52 @@
           </w:tcPr>
           <w:p w14:paraId="611024ED" w14:textId="77777777" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="00A856CF">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843023">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario "Critical Collaborative Research: Engaged Inquiry in Times of </w:t>
-[...66 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Seminario "Critical Collaborative Research: Engaged Inquiry in Times of Necropolitics" por Dra. Liberali</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="75BBCC84" w14:textId="77777777" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="00A856CF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
@@ -8679,234 +7165,117 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843023">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>11:00-12:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="402D850F" w14:textId="73645BB3" w:rsidR="006572FD" w:rsidRPr="00843023" w:rsidRDefault="006572FD" w:rsidP="006572FD">
+          <w:p w14:paraId="402D850F" w14:textId="73645BB3" w:rsidR="006572FD" w:rsidRPr="005C1A3D" w:rsidRDefault="006572FD" w:rsidP="006572FD">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00843023">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00843023">
+              </w:rPr>
+              <w:t>sala "Paulo Freire" (sala 029) de la Facultat d'Educació i Psicologia de la UdG.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3B1092" w14:textId="0400CC27" w:rsidR="006572FD" w:rsidRPr="005C1A3D" w:rsidRDefault="006572FD" w:rsidP="006572FD">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00843023">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00843023">
+              </w:rPr>
+              <w:t>No se requiere inscripción, solicitar certificado al profesor Moisés Esteban-Guitart</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D565B61" w14:textId="77777777" w:rsidR="006572FD" w:rsidRPr="005C1A3D" w:rsidRDefault="006572FD" w:rsidP="006572FD">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00843023">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00843023">
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C1565E" w14:textId="77777777" w:rsidR="006572FD" w:rsidRPr="005C1A3D" w:rsidRDefault="006572FD" w:rsidP="00770DAA">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...110 lines deleted...]
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="1F00DCC7" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8995,281 +7364,112 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="364" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="45F00622" w14:textId="435F0DA5" w:rsidR="00F32DE4" w:rsidRPr="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006572FD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Presencial</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8DBA7F" w14:textId="0D21F912" w:rsidR="00F32DE4" w:rsidRPr="00843023" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+          <w:p w14:paraId="3A8DBA7F" w14:textId="0D21F912" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00843023">
+                <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00843023">
+                <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">seminario-taller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C1A3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
-[...159 lines deleted...]
-          <w:p w14:paraId="24283074" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00843023" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+                <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Estudios narrativos en investigación educativa: estrategias y orientaciones metodológicas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24283074" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="34D78D69" w14:textId="3396FA6D" w:rsidR="00F32DE4" w:rsidRPr="00843023" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00843023">
@@ -9412,1010 +7612,399 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="19767865" w14:textId="28BC16DA" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00230DE6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctorado en Tecnología Educativa de la Universidad Autónoma de Baja California y </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00230DE6">
+              <w:t>Doctorado en Tecnología Educativa de la Universidad Autónoma de Baja California y Grup de Recerca en Interacció i Influència Educativa</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Grup</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> GRINTIE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F57F8C" w14:textId="6AF828E4" w:rsidR="00843023" w:rsidRPr="006572FD" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="152B1B4B" w14:textId="3ABBA2B9" w:rsidR="00843023" w:rsidRPr="006572FD" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C2C26C" w14:textId="4CCC0ADD" w:rsidR="00843023" w:rsidRPr="005C1A3D" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00230DE6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Seminario “Inteligencia Artificial y Psicología de la Educación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD28F4D" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20 de abril</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375A83A5" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B7C6070" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Próximas sesiones previstas: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39DA5C0D" w14:textId="09C3082E" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18 de mayo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A9693A" w14:textId="42A61730" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>22 de junio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59368E31" w14:textId="185DA736" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16.00-18.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D5F4F87" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de Recerca en </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00230DE6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Interacció</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00230DE6">
+              <w:t>Sala de Juntes Victòria Sau, Facultat de Psicologia de la Universitat de Barcelona, Campus Mundet. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377D64CD" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> i </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00230DE6">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6699AEB2" w14:textId="77777777" w:rsidR="00843023" w:rsidRDefault="00843023" w:rsidP="00843023">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Influència</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00230DE6">
+            </w:pPr>
+            <w:r w:rsidRPr="00843023">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Educativa</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Lectura obligatoria para la participación: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DD281A" w14:textId="1F6AFDDC" w:rsidR="00843023" w:rsidRPr="00843023" w:rsidRDefault="00843023" w:rsidP="00843023">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...300 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...184 lines deleted...]
-            <w:r w:rsidRPr="00230DE6">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Van Damme, D. (2026). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C1A3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...327 lines deleted...]
-            <w:r w:rsidRPr="00230DE6">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Technologies smarter, humans “dumber”? How technological advances improve and diminish human cognition and what this means for education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C1A3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
             <w:r w:rsidRPr="00230DE6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>for</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Center for Curriculum Redesign. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:tooltip="https://curriculumredesign.org/wp-content/uploads/Technology-Smarter-Humans-DumberQ-CCR.pdf" w:history="1">
               <w:r w:rsidRPr="00230DE6">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="1155CC"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://curriculumredesign.org/wp-content/uploads/Technology-Smarter-Humans-DumberQ-CCR.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="492964B6" w14:textId="77777777" w:rsidR="00843023" w:rsidRPr="00230DE6" w:rsidRDefault="00843023" w:rsidP="00843023">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
@@ -10596,80 +8185,61 @@
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diana Gómez Gallo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F5A7B58" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Fundación </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="495946A5" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+              <w:t>(Fundación Turning Point)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="495946A5" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="00F80B60" w14:textId="0D3AC64C" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -10835,764 +8405,831 @@
               <w:t xml:space="preserve">18.00 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="500A1BCD" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Facultat</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ED96044" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Universitat de Barcelona</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="644ECD8B" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Psicologia</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="2ED96044" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+              <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E303A38" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...38 lines deleted...]
-          <w:p w14:paraId="3E303A38" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B363F53" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B363F53" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
-[...11 lines deleted...]
-          <w:p w14:paraId="7D6B3874" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+          <w:p w14:paraId="7D6B3874" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="0CEF4189" w14:textId="77777777" w:rsidTr="00F32DE4">
+      <w:tr w:rsidR="00F32DE4" w:rsidRPr="00EE22E6" w14:paraId="0CEF4189" w14:textId="77777777" w:rsidTr="00F32DE4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71AC1D28" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72E76976" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>URL</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E0BF202" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C5BD4B" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00796802" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66FBAF99" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dra.</w:t>
             </w:r>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Montserrat Castellò</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="608C7A1D" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(Universitat Ramón Llull)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B501057" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="08359C35" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="098FBCBD" w14:textId="0BB63F6D" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montserrat </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69ABE57A" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A485E0C" w14:textId="028F71F5" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Castellò</w:t>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16428F25" w14:textId="198D4D58" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:pStyle w:val="Ttulo2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...127 lines deleted...]
-          <w:p w14:paraId="754CE5D2" w14:textId="5413886A" w:rsidR="00F32DE4" w:rsidRPr="00A856CF" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t>Investigación, innovación y transferencia</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE22E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Retos de investigar en psicología de la educación). Primera sesión</w:t>
+            </w:r>
+            <w:r w:rsidR="009B76EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> con Francesco Facchini</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="754CE5D2" w14:textId="696118DA" w:rsidR="00EE22E6" w:rsidRPr="00A856CF" w:rsidRDefault="00EE22E6" w:rsidP="00F32DE4">
             <w:pPr>
               <w:pStyle w:val="Ttulo2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="es-ES"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C651E22" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2219A5F9" w14:textId="1E41BDBE" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22 abril</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B18EF20" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D00FE86" w14:textId="669A74F1" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D1113D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18.00-20.30h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E8524FB" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64E88C72" w14:textId="31AF57F1" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00EE22E6" w:rsidP="009B76EC">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-[...108 lines deleted...]
-              <w:jc w:val="center"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE22E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aula C1-04,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F32DE4" w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...30 lines deleted...]
-          <w:p w14:paraId="3A3135F1" w14:textId="4860D465" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+              <w:t>Facultad de psicología, Blanquerna. Císter, 34 (08022 Barcelona)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D8A6B7C" w14:textId="5FFF39AA" w:rsidR="00EE22E6" w:rsidRPr="00EE22E6" w:rsidRDefault="00EE22E6" w:rsidP="009B76EC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...12 lines deleted...]
-              <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE22E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE22E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Lectura previa a la sesión: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D0224B" w14:textId="77777777" w:rsidR="009B76EC" w:rsidRDefault="00EE22E6" w:rsidP="009B76EC">
+            <w:pPr>
+              <w:pStyle w:val="Prrafodelista"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B76EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Garcia-Morante, M., Castelló, M., Sala-Bubaré, A. (2024). </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B76EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PhD holders at the boundaries and knowledge brokering. Studies in Continuing Education, 2024, 1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:tooltip="https://urldefense.com/v3/__https://doi.org/10.1080/0158037X.2024.2358007__;!!Bl-CRKAlSonS!Bi7h0U7ELPyyKB2jZw3SW8QAAIoisrDgLUpJ7LR9k08xgCB0-wU1p93o15MMY8hZ6okOcNc2qjgyNAYto7ytTZ60Qi95XvQM35xM$" w:history="1">
+              <w:r w:rsidRPr="009B76EC">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://doi.org/10.1080/0158037X.2024.2358007</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009B76EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> (Acceso: PhD holders at the boundaries and knowledge brokering - DAU - Arxiu Digital de la URL)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C71B84" w14:textId="77777777" w:rsidR="009B76EC" w:rsidRDefault="009B76EC" w:rsidP="009B76EC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3135F1" w14:textId="471D154E" w:rsidR="00EE22E6" w:rsidRPr="009B76EC" w:rsidRDefault="009B76EC" w:rsidP="009B76EC">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="009B76EC">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Formulario de inscripción</w:t>
+              </w:r>
+              <w:r w:rsidRPr="009B76EC">
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t> </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009B76EC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="4E32F364" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="009483A2" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="009483A2" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00EE22E6" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C888315" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00EE22E6" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76B7D145" w14:textId="2A78D135" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AC1E114" w14:textId="6D2FEFAC" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="4AC1E114" w14:textId="6D2FEFAC" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dra.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00732F4B">
-[...60 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Montserrat Castellò</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AE49CB4" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(Universitat Ramón Llull)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04E43570" w14:textId="1EF43410" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41E2B66B" w14:textId="7B2BF0A7" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
@@ -11735,69 +9372,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3003586B" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006572FD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">C102 Facultad de psicología, </w:t>
-[...17 lines deleted...]
-              <w:t>. Císter, 34 (08022 Barcelona)</w:t>
+              <w:t>C102 Facultad de psicología, Blanquerna. Císter, 34 (08022 Barcelona)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27C86762" w14:textId="0B63D638" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="3A33850F" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
@@ -11847,131 +9466,108 @@
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>URL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1379BD74" w14:textId="630A7904" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="1379BD74" w14:textId="630A7904" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dra.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00732F4B">
-[...60 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Montserrat Castellò</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4065D40C" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(Universitat Ramón Llull)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DBD7313" w14:textId="197E1F29" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37F4576D" w14:textId="7C046D94" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
@@ -12114,69 +9710,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62FCD255" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="006572FD" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006572FD">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">C102 Facultad de psicología, </w:t>
-[...17 lines deleted...]
-              <w:t>. Císter, 34 (08022 Barcelona)</w:t>
+              <w:t>C102 Facultad de psicología, Blanquerna. Císter, 34 (08022 Barcelona)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A487EC1" w14:textId="181DE4FE" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="6416FFF2" w14:textId="77777777" w:rsidTr="009D0D2E">
         <w:tblPrEx>
           <w:tblBorders>
@@ -12289,115 +9867,77 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Dr.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Andres</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Andres di Masso</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FAD707" w14:textId="432C3485" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> di </w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona)</w:t>
+              <w:t>(Universitat de Barcelona)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70796335" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BDFD665" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
@@ -12717,106 +10257,76 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="109B1B26" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="296D3242" w14:textId="3E875F24" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Facultat</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4476965B" w14:textId="4D1D7AF4" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de </w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> de Barcelona</w:t>
+              <w:t>Universitat de Barcelona</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AF191A0" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00732F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="259F1C8C" w14:textId="14730B89" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -12899,447 +10409,702 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ACE2218" w14:textId="6918278D" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dra. Rosa </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">Dra. Rosa Colomina </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Colomina</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>(Universitat de Barcelona)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A42B220" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47F8A379" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30FEE98E" w14:textId="5BB849EB" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DE191EC" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DAB9318" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E52C993" w14:textId="11A7CE8C" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7966187D" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="090BCFD7" w14:textId="07F0B4F1" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A856CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseñar a reflexionar sobre la </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A856CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>práctica docente mediante la colaboración entre tutores de universidad y escuela en el practicum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="435F8A71" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="450924D6" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="253130DE" w14:textId="434EE738" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6 de mayo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="768A981D" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51500BD1" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B2C6C3E" w14:textId="3DFA95C2" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>12:00h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68FDE49E" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Facultat de Psicologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6363DE8D" w14:textId="26283651" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Universitat de Barcelona</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095DA88F" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732F4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22417E30" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00796802" w:rsidRPr="00732F4B" w14:paraId="6339A715" w14:textId="77777777" w:rsidTr="009D0D2E">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="278" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13A9B9AE" w14:textId="5EF70C26" w:rsidR="00796802" w:rsidRDefault="00796802" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>UAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="543" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10C576BB" w14:textId="711A6D09" w:rsidR="00796802" w:rsidRPr="00796802" w:rsidRDefault="00796802" w:rsidP="00796802">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00796802">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00796802">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dra. Kandel Universidad de Lanún (Argentina)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="714512FD" w14:textId="0268983D" w:rsidR="00796802" w:rsidRPr="00796802" w:rsidRDefault="00796802" w:rsidP="00796802">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01F65865" w14:textId="1B74C49E" w:rsidR="00796802" w:rsidRDefault="00796802" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62A9BE21" w14:textId="6241D3E3" w:rsidR="00796802" w:rsidRDefault="00796802" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="30FEE98E" w14:textId="5BB849EB" w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="25ECD9D4" w14:textId="77777777" w:rsidR="00796802" w:rsidRPr="00796802" w:rsidRDefault="00796802" w:rsidP="00796802">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00796802">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Educar en Derechos Humanos: La Universidad ante la Encrucijada.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24EFF4F9" w14:textId="5685B6EA" w:rsidR="00796802" w:rsidRDefault="00796802" w:rsidP="00796802">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00796802">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conquistas, resistencias y horizontes en tiempos de disputa  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43B9E072" w14:textId="0F92A5B9" w:rsidR="00796802" w:rsidRPr="00796802" w:rsidRDefault="00796802" w:rsidP="00796802">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00796802">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18 de mayo</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2495BE0A" w14:textId="77777777" w:rsidR="00796802" w:rsidRDefault="00796802" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FA84759" w14:textId="1E820B48" w:rsidR="00796802" w:rsidRDefault="00796802" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>MIPE-DIPE</w:t>
-[...40 lines deleted...]
-              </w:rPr>
+              <w:t>13:00-15:00h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="229EAE67" w14:textId="6C7ADB73" w:rsidR="00796802" w:rsidRDefault="00796802" w:rsidP="00796802">
+            <w:pPr>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...87 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hipervnculo"/>
+                  <w:rFonts w:cs="Calibri"/>
+                  <w:lang w:val="es-CL"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscripción Conferencia "Educar en Derechos Humanos" </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="15C5E046" w14:textId="37682D1B" w:rsidR="00796802" w:rsidRPr="00732F4B" w:rsidRDefault="00796802" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
-[...160 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:eastAsia="Yu Mincho"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-CL"/>
+              </w:rPr>
+              <w:t>Se enviará el enlace virtual únicamente a las personas inscritas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F32DE4" w:rsidRPr="00732F4B" w14:paraId="4A8504D4" w14:textId="77777777" w:rsidTr="00732F4B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -13372,392 +11137,321 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="543" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50770ADC" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F0C112B" w14:textId="50831986" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="5F0C112B" w14:textId="50831986" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dra.</w:t>
             </w:r>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Montserrat Castellò</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CFB9142" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C1A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(Universitat Ramón Llull)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A008DBC" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="005C1A3D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="295" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="524A2968" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Montserrat </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>MIPE-DIPE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="364" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="022358E5" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21160210" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Castellò</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="6CFB9142" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+              <w:t>Presencial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="824" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6459F47B" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EDAC9D6" w14:textId="01E88A52" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Trayectorias personales y colectivas ¿Qué carreras investigadoras podemos/queremos desarrollar? ¿Cómo hacerlo?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="448" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7DF24F" w14:textId="68D040A2" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Universitat</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> 3 junio</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="347" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CC572D4" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Ramón </w:t>
-            </w:r>
+              <w:t>18.00-20.30h</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1901" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DD2F659" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-          <w:p w14:paraId="524A2968" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
+              <w:t>Universitat Ramon Llull</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2327691D" w14:textId="77777777" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...221 lines deleted...]
-              <w:t>. Císter, 34 (08022 Barcelona)</w:t>
+              <w:t>C102 Facultad de psicología, Blanquerna. Císter, 34 (08022 Barcelona)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01418B2E" w14:textId="36971D51" w:rsidR="00F32DE4" w:rsidRPr="00D1113D" w:rsidRDefault="00F32DE4" w:rsidP="00F32DE4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1113D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>El enlace al formulario de inscripción a la conferencia se hará público en su día en la Comunidad MIPE-DIPE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05AB32F6" w14:textId="77777777" w:rsidR="000C4077" w:rsidRPr="00732F4B" w:rsidRDefault="000C4077" w:rsidP="009A51A3">
       <w:pPr>
@@ -14314,50 +12008,51 @@
     <w:p w14:paraId="715617BD" w14:textId="7D6D5D09" w:rsidR="00243ED6" w:rsidRPr="00732F4B" w:rsidRDefault="00243ED6" w:rsidP="009A51A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24084939" w14:textId="50BDE18D" w:rsidR="00243ED6" w:rsidRPr="00732F4B" w:rsidRDefault="006C5A5A" w:rsidP="009A51A3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00243ED6" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">l documento general que guía las AF para los estudiantes que ingresan en el DIPE a partir del curso 2022-23 es el que se aprobó en 2022. En el caso de los estudiantes que se matricularon por primera vez antes del curso </w:t>
       </w:r>
       <w:r w:rsidR="00CE46E1" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00243ED6" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>22-23, el documento de referencia es el anterior</w:t>
@@ -14442,69 +12137,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> pero </w:t>
       </w:r>
       <w:r w:rsidR="0003232E" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002F03C0" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00312B06" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> requisito de estar indexados en </w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> requisito de estar indexados en Scopus)</w:t>
       </w:r>
       <w:r w:rsidR="00243ED6" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A42CE3" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Con todo, </w:t>
       </w:r>
       <w:r w:rsidR="00243ED6" w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>de manera general</w:t>
       </w:r>
@@ -14848,51 +12525,50 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="554F4BCA" w14:textId="77777777" w:rsidR="003A4DD3" w:rsidRPr="00732F4B" w:rsidRDefault="003A4DD3" w:rsidP="003A4DD3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Acords de la Comissió Acadèmica Interuniversitària del DIPE. Barcelona, </w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>​​</w:t>
       </w:r>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>17 d'octubre del 2022 (revisats el setembre del 2025).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1B5484" w14:textId="77777777" w:rsidR="003A4DD3" w:rsidRPr="00732F4B" w:rsidRDefault="003A4DD3" w:rsidP="003A4DD3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
@@ -15107,71 +12783,51 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A44E0B9" w14:textId="77777777" w:rsidR="003A4DD3" w:rsidRPr="00732F4B" w:rsidRDefault="003A4DD3" w:rsidP="003A4DD3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">El document general que guia les AF per als estudiants que ingressen al DIPE a partir del curs 2022-23 és el que es va aprovar el 2022. En el cas dels estudiants que es van matricular per primera vegada abans del curs 2022-23, el document de referència és l'anterior (amb data 2014). Els canvis afecten especialment les publicacions d'articles (mateixa quantitat d'articles, però sense requisit d'estar indexats a </w:t>
-[...19 lines deleted...]
-        <w:t>). Amb tot, de manera general, es recomana als/les estudiants que prenguin com a referència el document aprovat el 2022 i publicat a la Comunitat MIPE-DIPE.</w:t>
+        <w:t>El document general que guia les AF per als estudiants que ingressen al DIPE a partir del curs 2022-23 és el que es va aprovar el 2022. En el cas dels estudiants que es van matricular per primera vegada abans del curs 2022-23, el document de referència és l'anterior (amb data 2014). Els canvis afecten especialment les publicacions d'articles (mateixa quantitat d'articles, però sense requisit d'estar indexats a Scopus). Amb tot, de manera general, es recomana als/les estudiants que prenguin com a referència el document aprovat el 2022 i publicat a la Comunitat MIPE-DIPE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6DFE82" w14:textId="77777777" w:rsidR="003A4DD3" w:rsidRPr="00732F4B" w:rsidRDefault="003A4DD3" w:rsidP="003A4DD3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49C9B13E" w14:textId="77777777" w:rsidR="003A4DD3" w:rsidRPr="00732F4B" w:rsidRDefault="003A4DD3" w:rsidP="003A4DD3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -15219,192 +12875,197 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61EC4E10" w14:textId="338246F4" w:rsidR="003A4DD3" w:rsidRPr="00732F4B" w:rsidRDefault="003A4DD3" w:rsidP="003A4DD3">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732F4B">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Els/les estudiants han d'aportar almenys els certificats d'assistència a dues activitats formatives realitzades durant el període en què han cursat el MIPE, juntament amb la memòria del pràcticum, per obtenir la màxima qualificació en aquesta assignatura.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA2B632" w14:textId="77777777" w:rsidR="00F85089" w:rsidRPr="00732F4B" w:rsidRDefault="00F85089" w:rsidP="00031350">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="251" w:lineRule="auto"/>
         <w:ind w:right="209"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F85089" w:rsidRPr="00732F4B" w:rsidSect="00E05ECF">
-      <w:headerReference w:type="default" r:id="rId15"/>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="16820" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="1100" w:bottom="1134" w:left="941" w:header="0" w:footer="896" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="170EDE7B" w14:textId="77777777" w:rsidR="000A77B7" w:rsidRDefault="000A77B7">
+    <w:p w14:paraId="56ED2420" w14:textId="77777777" w:rsidR="00DC789F" w:rsidRDefault="00DC789F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A93637B" w14:textId="77777777" w:rsidR="000A77B7" w:rsidRDefault="000A77B7">
+    <w:p w14:paraId="3E01A4F5" w14:textId="77777777" w:rsidR="00DC789F" w:rsidRDefault="00DC789F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000500000000020000"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E10C659" w14:textId="1216B99B" w:rsidR="00715861" w:rsidRDefault="004D3FFE">
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C3B44F7" wp14:editId="0FD2C684">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>9628505</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>6838315</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="127000" cy="177800"/>
@@ -15412,58 +13073,58 @@
               <wp:wrapNone/>
               <wp:docPr id="4" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="127000" cy="177800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4f45-9708-019B960494DF}">
-                          <a14:hiddenLine xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" w="9525">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="43096856" w14:textId="55E88D2D" w:rsidR="00715861" w:rsidRDefault="00715861">
                           <w:pPr>
                             <w:spacing w:line="265" w:lineRule="exact"/>
                             <w:ind w:left="40"/>
                           </w:pPr>
                           <w:r>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:fldChar w:fldCharType="separate"/>
@@ -15479,110 +13140,110 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5C3B44F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:758.15pt;margin-top:538.45pt;width:10pt;height:14pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDS7UxM0gEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJw1IYcYquRYcB&#13;&#10;3QVo9wGyLNnGbFEjldjZ14+S43SXt6IvAi1Sh+cc0rvraejF0SB14Eq5XuVSGKeh7lxTyu9P9++u&#13;&#10;pKCgXK16cKaUJ0Pyev/2zW70hdlAC31tUDCIo2L0pWxD8EWWkW7NoGgF3jhOWsBBBf7EJqtRjYw+&#13;&#10;9Nkmz99nI2DtEbQh4tu7OSn3Cd9ao8NXa8kE0ZeSuYV0YjqreGb7nSoaVL7t9JmGegGLQXWOm16g&#13;&#10;7lRQ4oDdf1BDpxEIbFhpGDKwttMmaWA16/wfNY+t8iZpYXPIX2yi14PVX46P/huKMH2AiQeYRJB/&#13;&#10;AP2DhIPbVrnG3CDC2BpVc+N1tCwbPRXnp9FqKiiCVONnqHnI6hAgAU0Wh+gK6xSMzgM4XUw3UxA6&#13;&#10;ttxs85wzmlPr7faK49hBFctjjxQ+GhhEDEqJPNMEro4PFObSpST2cnDf9X2aa+/+umDMeJPIR74z&#13;&#10;8zBVE1dHERXUJ5aBMK8JrzUHLeAvKUZekVLSz4NCI0X/ybEVcZ+WAJegWgLlND8tZZBiDm/DvHcH&#13;&#10;j13TMvJstoMbtst2ScozizNPHnsy47yica/+/E5Vzz/S/jcAAAD//wMAUEsDBBQABgAIAAAAIQBP&#13;&#10;H6gR5QAAABQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3FjSRkrtGs6TXyckCa6&#13;&#10;cuCYtlkbrXFKk23l3+Oe4GK9Zz8/P2ebyfbsrEdvHEqIFgKYxto1BlsJn+Xb3RMwHxQ2qneoJfxo&#13;&#10;D5v8+ipTaeMuWOjzPrSMTNCnSkIXwpBy7utOW+UXbtBIs4MbrQpEx5Y3o7qQue35vRAxt8ogXejU&#13;&#10;oJ87XR/3Jyth+4XFq/neVR/FoTBlmQh8j49S3t5ML2sq2zWwoKfwtwHzD5QfcgpWuRM2nvXEV1G8&#13;&#10;JC0h8RgnwGbNajn3KkKReEiA5xn//0z+CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#13;&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANLt&#13;&#10;TEzSAQAAkAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;AE8fqBHlAAAAFAEAAA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#13;&#10;APMAAAA+BQAAAAA=&#13;&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:758.15pt;margin-top:538.45pt;width:10pt;height:14pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDS7UxM0gEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJw1IYcYquRYcB&#10;3QVo9wGyLNnGbFEjldjZ14+S43SXt6IvAi1Sh+cc0rvraejF0SB14Eq5XuVSGKeh7lxTyu9P9++u&#10;pKCgXK16cKaUJ0Pyev/2zW70hdlAC31tUDCIo2L0pWxD8EWWkW7NoGgF3jhOWsBBBf7EJqtRjYw+&#10;9Nkmz99nI2DtEbQh4tu7OSn3Cd9ao8NXa8kE0ZeSuYV0YjqreGb7nSoaVL7t9JmGegGLQXWOm16g&#10;7lRQ4oDdf1BDpxEIbFhpGDKwttMmaWA16/wfNY+t8iZpYXPIX2yi14PVX46P/huKMH2AiQeYRJB/&#10;AP2DhIPbVrnG3CDC2BpVc+N1tCwbPRXnp9FqKiiCVONnqHnI6hAgAU0Wh+gK6xSMzgM4XUw3UxA6&#10;ttxs85wzmlPr7faK49hBFctjjxQ+GhhEDEqJPNMEro4PFObSpST2cnDf9X2aa+/+umDMeJPIR74z&#10;8zBVE1dHERXUJ5aBMK8JrzUHLeAvKUZekVLSz4NCI0X/ybEVcZ+WAJegWgLlND8tZZBiDm/DvHcH&#10;j13TMvJstoMbtst2ScozizNPHnsy47yica/+/E5Vzz/S/jcAAAD//wMAUEsDBBQABgAIAAAAIQAe&#10;5G594gAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB1KQ5PGqSoEJyTU&#10;NBw4OrGbRI3XIXbb8PdsTnCb2R3Nvs22k+3ZxYy+cyghWghgBmunO2wkfJZvD2tgPijUqndoJPwY&#10;D9v89iZTqXZXLMzlEBpGJehTJaENYUg593VrrPILNxik3dGNVgWyY8P1qK5Ubnv+KETMreqQLrRq&#10;MC+tqU+Hs5Ww+8Litfv+qPbFsejKMhH4Hp+kvL+bdhtgwUzhLwwzPqFDTkyVO6P2rCe/iuIlZUmJ&#10;5zgBNmdWy3lWkYrEUwI8z/j/P/JfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANLtTEzS&#10;AQAAkAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB7k&#10;bn3iAAAADwEAAA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="43096856" w14:textId="55E88D2D" w:rsidR="00715861" w:rsidRDefault="00715861">
                     <w:pPr>
                       <w:spacing w:line="265" w:lineRule="exact"/>
                       <w:ind w:left="40"/>
                     </w:pPr>
                     <w:r>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="00B13A95">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75A87D4E" w14:textId="77777777" w:rsidR="000A77B7" w:rsidRDefault="000A77B7">
+    <w:p w14:paraId="49027AAD" w14:textId="77777777" w:rsidR="00DC789F" w:rsidRDefault="00DC789F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="248AA35E" w14:textId="77777777" w:rsidR="000A77B7" w:rsidRDefault="000A77B7">
+    <w:p w14:paraId="659C7581" w14:textId="77777777" w:rsidR="00DC789F" w:rsidRDefault="00DC789F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37E9BC18" w14:textId="77777777" w:rsidR="00715861" w:rsidRDefault="00715861">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="031BDFE6" wp14:editId="307F652C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>1659890</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>132080</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1511935" cy="1420495"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -15711,52 +13372,165 @@
   </w:p>
   <w:p w14:paraId="19DC1DCC" w14:textId="77777777" w:rsidR="00715861" w:rsidRDefault="00715861">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2C6FD7E1" w14:textId="77777777" w:rsidR="00715861" w:rsidRDefault="00715861">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="745A4DAC" w14:textId="5869E908" w:rsidR="00715861" w:rsidRDefault="00715861">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="721DBBC8" w14:textId="77777777" w:rsidR="00715861" w:rsidRDefault="00715861">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="080019F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0EFC5F94"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088A5244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94AC1A2C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15798,51 +13572,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D6B0627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -15887,51 +13661,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C47836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E99EE20C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15973,51 +13747,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C8C4FCC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E803EBA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24BB4540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -16062,51 +13949,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2773297C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -16151,51 +14038,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BFE6DFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -16240,51 +14127,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C17025F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="27681D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16389,51 +14276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="404B34CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52842190"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16538,51 +14425,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43666F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94AC1A2C"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16624,51 +14511,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D935486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -16713,51 +14600,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53B45D29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -16802,51 +14689,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="582F536B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C84EEF40"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -16891,51 +14778,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A470D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0E8B3E2"/>
     <w:lvl w:ilvl="0" w:tplc="040A0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040A001B" w:tentative="1">
@@ -16980,51 +14867,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B214A3D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D362578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17129,51 +15016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67D35CCB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2BDC20AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17278,51 +15165,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C973BA0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7576C9FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17427,51 +15314,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727D7708"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C2E9E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17576,51 +15463,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E294D08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C286AD6"/>
     <w:lvl w:ilvl="0" w:tplc="C3BC7B10">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -17666,110 +15553,115 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1228027713">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1920796269">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1441144712">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1379429646">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1734616660">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1614091034">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1459304040">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1170099917">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2076736065">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2140147477">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1245452153">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1965691833">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="935015648">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="246619368">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1180043945">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="296498978">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="148521235">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1920796269">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="18" w16cid:durableId="206988813">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1441144712">
+  <w:num w:numId="19" w16cid:durableId="178660721">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1379429646">
-[...32 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1180043945">
+  <w:num w:numId="20" w16cid:durableId="394158830">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1077"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001725D9"/>
@@ -17848,50 +15740,51 @@
     <w:rsid w:val="00171ED9"/>
     <w:rsid w:val="001725D9"/>
     <w:rsid w:val="00173A0D"/>
     <w:rsid w:val="00174A1C"/>
     <w:rsid w:val="00180DF8"/>
     <w:rsid w:val="0018295A"/>
     <w:rsid w:val="00184880"/>
     <w:rsid w:val="00186DAF"/>
     <w:rsid w:val="001922F9"/>
     <w:rsid w:val="00196354"/>
     <w:rsid w:val="00196C51"/>
     <w:rsid w:val="001A18CF"/>
     <w:rsid w:val="001A3652"/>
     <w:rsid w:val="001A3DBE"/>
     <w:rsid w:val="001A5256"/>
     <w:rsid w:val="001A5A5A"/>
     <w:rsid w:val="001B012B"/>
     <w:rsid w:val="001B174A"/>
     <w:rsid w:val="001B2454"/>
     <w:rsid w:val="001B5DD8"/>
     <w:rsid w:val="001C1E63"/>
     <w:rsid w:val="001C44E6"/>
     <w:rsid w:val="001C6C62"/>
     <w:rsid w:val="001D140F"/>
     <w:rsid w:val="001D54D5"/>
+    <w:rsid w:val="001E0F3D"/>
     <w:rsid w:val="001E3665"/>
     <w:rsid w:val="001E3EC1"/>
     <w:rsid w:val="001E554E"/>
     <w:rsid w:val="001E762F"/>
     <w:rsid w:val="001F66BD"/>
     <w:rsid w:val="001F7311"/>
     <w:rsid w:val="00206EB6"/>
     <w:rsid w:val="00211579"/>
     <w:rsid w:val="0021180F"/>
     <w:rsid w:val="00214A51"/>
     <w:rsid w:val="00215FA0"/>
     <w:rsid w:val="00216598"/>
     <w:rsid w:val="00216F19"/>
     <w:rsid w:val="00217708"/>
     <w:rsid w:val="00220277"/>
     <w:rsid w:val="0022329B"/>
     <w:rsid w:val="00232974"/>
     <w:rsid w:val="0023645B"/>
     <w:rsid w:val="002379E5"/>
     <w:rsid w:val="00243ED6"/>
     <w:rsid w:val="00245189"/>
     <w:rsid w:val="002506E5"/>
     <w:rsid w:val="00260E37"/>
     <w:rsid w:val="00264D9A"/>
     <w:rsid w:val="0026656C"/>
@@ -18058,50 +15951,51 @@
     <w:rsid w:val="0053785C"/>
     <w:rsid w:val="00540C58"/>
     <w:rsid w:val="005442D1"/>
     <w:rsid w:val="00546568"/>
     <w:rsid w:val="0055394F"/>
     <w:rsid w:val="005552B0"/>
     <w:rsid w:val="00560EA0"/>
     <w:rsid w:val="005615B4"/>
     <w:rsid w:val="00561CAA"/>
     <w:rsid w:val="005641EA"/>
     <w:rsid w:val="00571366"/>
     <w:rsid w:val="0058071D"/>
     <w:rsid w:val="00585E7C"/>
     <w:rsid w:val="00586ADC"/>
     <w:rsid w:val="00587311"/>
     <w:rsid w:val="00587A66"/>
     <w:rsid w:val="005906CC"/>
     <w:rsid w:val="00593A3D"/>
     <w:rsid w:val="00597169"/>
     <w:rsid w:val="00597E30"/>
     <w:rsid w:val="005A4CBA"/>
     <w:rsid w:val="005B08F1"/>
     <w:rsid w:val="005B0D31"/>
     <w:rsid w:val="005B1025"/>
     <w:rsid w:val="005B3681"/>
+    <w:rsid w:val="005C1A3D"/>
     <w:rsid w:val="005C4F67"/>
     <w:rsid w:val="005C6745"/>
     <w:rsid w:val="005C67BD"/>
     <w:rsid w:val="005D082C"/>
     <w:rsid w:val="005D0FFA"/>
     <w:rsid w:val="005D4D11"/>
     <w:rsid w:val="005E0339"/>
     <w:rsid w:val="005E5CD8"/>
     <w:rsid w:val="005E6C56"/>
     <w:rsid w:val="005F2152"/>
     <w:rsid w:val="005F33F2"/>
     <w:rsid w:val="005F3FB3"/>
     <w:rsid w:val="005F6B03"/>
     <w:rsid w:val="00611EB0"/>
     <w:rsid w:val="00616896"/>
     <w:rsid w:val="006239DD"/>
     <w:rsid w:val="00627B98"/>
     <w:rsid w:val="006302CD"/>
     <w:rsid w:val="00631147"/>
     <w:rsid w:val="00631467"/>
     <w:rsid w:val="00632953"/>
     <w:rsid w:val="00640362"/>
     <w:rsid w:val="006413DA"/>
     <w:rsid w:val="00644CED"/>
     <w:rsid w:val="006500FE"/>
@@ -18140,50 +16034,51 @@
     <w:rsid w:val="006F3F8D"/>
     <w:rsid w:val="00703E7A"/>
     <w:rsid w:val="007054EE"/>
     <w:rsid w:val="0071259E"/>
     <w:rsid w:val="007134FB"/>
     <w:rsid w:val="00715861"/>
     <w:rsid w:val="00716AFA"/>
     <w:rsid w:val="007235B4"/>
     <w:rsid w:val="00732D7F"/>
     <w:rsid w:val="00732F4B"/>
     <w:rsid w:val="0074272E"/>
     <w:rsid w:val="007446E9"/>
     <w:rsid w:val="00745AAC"/>
     <w:rsid w:val="00746DD9"/>
     <w:rsid w:val="00750761"/>
     <w:rsid w:val="00755D79"/>
     <w:rsid w:val="0076354B"/>
     <w:rsid w:val="0077070C"/>
     <w:rsid w:val="00770CD5"/>
     <w:rsid w:val="00770DAA"/>
     <w:rsid w:val="0078586F"/>
     <w:rsid w:val="00786A41"/>
     <w:rsid w:val="00787486"/>
     <w:rsid w:val="00795070"/>
     <w:rsid w:val="00795FC7"/>
+    <w:rsid w:val="00796802"/>
     <w:rsid w:val="007A20F6"/>
     <w:rsid w:val="007A2B06"/>
     <w:rsid w:val="007A5482"/>
     <w:rsid w:val="007B2952"/>
     <w:rsid w:val="007B2AA1"/>
     <w:rsid w:val="007B3765"/>
     <w:rsid w:val="007B5EBE"/>
     <w:rsid w:val="007C2DD8"/>
     <w:rsid w:val="007D2D51"/>
     <w:rsid w:val="007D2EE2"/>
     <w:rsid w:val="007D37F2"/>
     <w:rsid w:val="007D4499"/>
     <w:rsid w:val="007D5EA5"/>
     <w:rsid w:val="007E0307"/>
     <w:rsid w:val="00801C86"/>
     <w:rsid w:val="008071E6"/>
     <w:rsid w:val="0081033F"/>
     <w:rsid w:val="008108C1"/>
     <w:rsid w:val="00810AA4"/>
     <w:rsid w:val="00811B80"/>
     <w:rsid w:val="00813140"/>
     <w:rsid w:val="00823F3A"/>
     <w:rsid w:val="00824351"/>
     <w:rsid w:val="008248C9"/>
     <w:rsid w:val="00825B69"/>
@@ -18249,50 +16144,51 @@
     <w:rsid w:val="00934EAB"/>
     <w:rsid w:val="009416A9"/>
     <w:rsid w:val="00943430"/>
     <w:rsid w:val="00944C29"/>
     <w:rsid w:val="00945CE4"/>
     <w:rsid w:val="0095429A"/>
     <w:rsid w:val="0095556C"/>
     <w:rsid w:val="009564B9"/>
     <w:rsid w:val="0096001D"/>
     <w:rsid w:val="00963EB3"/>
     <w:rsid w:val="009653CA"/>
     <w:rsid w:val="00965848"/>
     <w:rsid w:val="00966F81"/>
     <w:rsid w:val="00967BAF"/>
     <w:rsid w:val="00983D88"/>
     <w:rsid w:val="00985520"/>
     <w:rsid w:val="00986FAB"/>
     <w:rsid w:val="00994703"/>
     <w:rsid w:val="0099777D"/>
     <w:rsid w:val="009A0E59"/>
     <w:rsid w:val="009A50BC"/>
     <w:rsid w:val="009A51A3"/>
     <w:rsid w:val="009A5F2F"/>
     <w:rsid w:val="009B098A"/>
     <w:rsid w:val="009B2444"/>
+    <w:rsid w:val="009B76EC"/>
     <w:rsid w:val="009C7C47"/>
     <w:rsid w:val="009C7DBE"/>
     <w:rsid w:val="009D0967"/>
     <w:rsid w:val="009D0D2E"/>
     <w:rsid w:val="009E4D1E"/>
     <w:rsid w:val="009E5E1C"/>
     <w:rsid w:val="009E632E"/>
     <w:rsid w:val="009E685B"/>
     <w:rsid w:val="009E7D93"/>
     <w:rsid w:val="009F692B"/>
     <w:rsid w:val="009F72F3"/>
     <w:rsid w:val="009F79B3"/>
     <w:rsid w:val="00A00CE6"/>
     <w:rsid w:val="00A025F7"/>
     <w:rsid w:val="00A03198"/>
     <w:rsid w:val="00A067B7"/>
     <w:rsid w:val="00A10979"/>
     <w:rsid w:val="00A11183"/>
     <w:rsid w:val="00A11CBD"/>
     <w:rsid w:val="00A16AB8"/>
     <w:rsid w:val="00A24C6F"/>
     <w:rsid w:val="00A26724"/>
     <w:rsid w:val="00A272CD"/>
     <w:rsid w:val="00A304EB"/>
     <w:rsid w:val="00A30F47"/>
@@ -18421,142 +16317,146 @@
     <w:rsid w:val="00C36AA1"/>
     <w:rsid w:val="00C41E36"/>
     <w:rsid w:val="00C42646"/>
     <w:rsid w:val="00C47E12"/>
     <w:rsid w:val="00C51BCF"/>
     <w:rsid w:val="00C57FF8"/>
     <w:rsid w:val="00C61395"/>
     <w:rsid w:val="00C61D59"/>
     <w:rsid w:val="00C669BF"/>
     <w:rsid w:val="00C71CD6"/>
     <w:rsid w:val="00C73D66"/>
     <w:rsid w:val="00C757D4"/>
     <w:rsid w:val="00C77AC3"/>
     <w:rsid w:val="00C858F3"/>
     <w:rsid w:val="00C8737B"/>
     <w:rsid w:val="00C92870"/>
     <w:rsid w:val="00C952FA"/>
     <w:rsid w:val="00C95465"/>
     <w:rsid w:val="00C95D5F"/>
     <w:rsid w:val="00CA034E"/>
     <w:rsid w:val="00CA126C"/>
     <w:rsid w:val="00CA2FBE"/>
     <w:rsid w:val="00CA536F"/>
     <w:rsid w:val="00CA540F"/>
     <w:rsid w:val="00CA562D"/>
+    <w:rsid w:val="00CB0BA5"/>
     <w:rsid w:val="00CB2868"/>
     <w:rsid w:val="00CC3056"/>
     <w:rsid w:val="00CC6FA4"/>
     <w:rsid w:val="00CD4235"/>
     <w:rsid w:val="00CE379E"/>
     <w:rsid w:val="00CE44F2"/>
     <w:rsid w:val="00CE46E1"/>
     <w:rsid w:val="00CE5BF6"/>
     <w:rsid w:val="00CE674F"/>
     <w:rsid w:val="00CF1689"/>
     <w:rsid w:val="00CF75B7"/>
     <w:rsid w:val="00CF7E7E"/>
     <w:rsid w:val="00D010AE"/>
     <w:rsid w:val="00D1113D"/>
     <w:rsid w:val="00D14F62"/>
     <w:rsid w:val="00D16017"/>
     <w:rsid w:val="00D167D0"/>
     <w:rsid w:val="00D236EE"/>
     <w:rsid w:val="00D249C9"/>
     <w:rsid w:val="00D25D53"/>
     <w:rsid w:val="00D374B2"/>
     <w:rsid w:val="00D438E3"/>
     <w:rsid w:val="00D505AA"/>
     <w:rsid w:val="00D573B1"/>
     <w:rsid w:val="00D6009E"/>
     <w:rsid w:val="00D608AA"/>
     <w:rsid w:val="00D67CCA"/>
     <w:rsid w:val="00D7242F"/>
     <w:rsid w:val="00D73B0B"/>
     <w:rsid w:val="00D73EA8"/>
     <w:rsid w:val="00D74BBC"/>
     <w:rsid w:val="00D75AED"/>
     <w:rsid w:val="00D8168C"/>
     <w:rsid w:val="00D86CF5"/>
     <w:rsid w:val="00D94087"/>
     <w:rsid w:val="00D9442F"/>
     <w:rsid w:val="00D946F5"/>
     <w:rsid w:val="00D9541D"/>
     <w:rsid w:val="00D9599F"/>
     <w:rsid w:val="00DA1EDD"/>
     <w:rsid w:val="00DA25D1"/>
     <w:rsid w:val="00DB01C0"/>
     <w:rsid w:val="00DB1F71"/>
     <w:rsid w:val="00DC3664"/>
     <w:rsid w:val="00DC422A"/>
     <w:rsid w:val="00DC6485"/>
+    <w:rsid w:val="00DC789F"/>
     <w:rsid w:val="00DD25C5"/>
     <w:rsid w:val="00DD2D60"/>
     <w:rsid w:val="00DD4E59"/>
     <w:rsid w:val="00DD62B6"/>
     <w:rsid w:val="00DE2D12"/>
     <w:rsid w:val="00DE60EE"/>
     <w:rsid w:val="00E00698"/>
     <w:rsid w:val="00E00BFF"/>
     <w:rsid w:val="00E00DB5"/>
     <w:rsid w:val="00E022F4"/>
+    <w:rsid w:val="00E0472D"/>
     <w:rsid w:val="00E05ECF"/>
     <w:rsid w:val="00E077DA"/>
     <w:rsid w:val="00E1049C"/>
     <w:rsid w:val="00E16468"/>
     <w:rsid w:val="00E164E2"/>
     <w:rsid w:val="00E249D2"/>
     <w:rsid w:val="00E24BAA"/>
     <w:rsid w:val="00E32B38"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E47D12"/>
     <w:rsid w:val="00E519D9"/>
     <w:rsid w:val="00E53DDC"/>
     <w:rsid w:val="00E541DB"/>
     <w:rsid w:val="00E6237C"/>
     <w:rsid w:val="00E66F66"/>
     <w:rsid w:val="00E700C7"/>
     <w:rsid w:val="00E802F6"/>
     <w:rsid w:val="00E815FD"/>
     <w:rsid w:val="00E84B15"/>
     <w:rsid w:val="00E8551E"/>
     <w:rsid w:val="00E908C0"/>
     <w:rsid w:val="00E91272"/>
     <w:rsid w:val="00E92A97"/>
     <w:rsid w:val="00E95A07"/>
     <w:rsid w:val="00EA3A01"/>
     <w:rsid w:val="00EA76B9"/>
     <w:rsid w:val="00EB49F0"/>
     <w:rsid w:val="00EB5AC6"/>
     <w:rsid w:val="00EC0254"/>
     <w:rsid w:val="00EC3ABB"/>
     <w:rsid w:val="00EC41E8"/>
     <w:rsid w:val="00ED004C"/>
     <w:rsid w:val="00ED089E"/>
     <w:rsid w:val="00ED0A6C"/>
     <w:rsid w:val="00ED0CD8"/>
     <w:rsid w:val="00ED3104"/>
+    <w:rsid w:val="00EE22E6"/>
     <w:rsid w:val="00EE5057"/>
     <w:rsid w:val="00EF1000"/>
     <w:rsid w:val="00EF2E2C"/>
     <w:rsid w:val="00F01B88"/>
     <w:rsid w:val="00F0749C"/>
     <w:rsid w:val="00F12870"/>
     <w:rsid w:val="00F1314F"/>
     <w:rsid w:val="00F149A5"/>
     <w:rsid w:val="00F14B29"/>
     <w:rsid w:val="00F14D76"/>
     <w:rsid w:val="00F17128"/>
     <w:rsid w:val="00F1745F"/>
     <w:rsid w:val="00F27AA5"/>
     <w:rsid w:val="00F27BB5"/>
     <w:rsid w:val="00F32DE4"/>
     <w:rsid w:val="00F339E0"/>
     <w:rsid w:val="00F43086"/>
     <w:rsid w:val="00F44E05"/>
     <w:rsid w:val="00F509D8"/>
     <w:rsid w:val="00F555E0"/>
     <w:rsid w:val="00F56230"/>
     <w:rsid w:val="00F67904"/>
     <w:rsid w:val="00F67B3F"/>
     <w:rsid w:val="00F708D6"/>
     <w:rsid w:val="00F738C5"/>
@@ -18591,51 +16491,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A242518"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{770C44E1-E3F0-AF41-BDAB-6DEAE5DB7513}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18999,51 +16899,50 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006572FD"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
@@ -19148,51 +17047,51 @@
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001725D9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="001725D9"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="001725D9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F7253"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
@@ -19558,51 +17457,51 @@
     <w:rsid w:val="00732F4B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006572FD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="15617352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="30692787">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21622,51 +19521,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2076126245">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.office.com/e/Nhxs1JNRDC?origin=lprLink__;!!D9dNQwwGXtA!R8uNSAANI0mFbOD_ktygBmDyyzyQ5YAZS79ppNHyxGf8ZK7JyJVQKzURgLoXoY12nCPJk9eVf_SHHfUoo9FX50XMPPg$" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://curriculumredesign.org/wp-content/uploads/Technology-Smarter-Humans-DumberQ-CCR.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=KUxRa5EjMUi3dITzXEW_AeTk1haxkHtGofDNpsHi1uVUQkw3TFowSElDTk9RSlRWR0xIUlJRUUJLSi4u&amp;route=shorturl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.gle/iBjGuZvPPTuGdDeK6__;!!D9dNQwwGXtA!SYJ5EueiOsBIYQ6PRCWU0CmlJcQvBxYNwMUMdx79zFQpILj2E6k0OMsdc5ZpnLiiycMC7Gi1IDKcILP21UqDdF7UwBfB%24" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moises.esteban@udg.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.office.com/e/CB50LhhCe3?origin=lprLink__;!!D9dNQwwGXtA!R8uNSAANI0mFbOD_ktygBmDyyzyQ5YAZS79ppNHyxGf8ZK7JyJVQKzURgLoXoY12nCPJk9eVf_SHHfUoo9FXR7banvQ$" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/GZaZ1iqtf5" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.office.com/e/Nhxs1JNRDC?origin=lprLink__;!!D9dNQwwGXtA!R8uNSAANI0mFbOD_ktygBmDyyzyQ5YAZS79ppNHyxGf8ZK7JyJVQKzURgLoXoY12nCPJk9eVf_SHHfUoo9FX50XMPPg$" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://curriculumredesign.org/wp-content/uploads/Technology-Smarter-Humans-DumberQ-CCR.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/pages/responsepage.aspx?id=KUxRa5EjMUi3dITzXEW_AeTk1haxkHtGofDNpsHi1uVUQkw3TFowSElDTk9RSlRWR0xIUlJRUUJLSi4u&amp;route=shorturl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.cloud.microsoft/e/ajFU4hKPuS" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/9cL3vJ1x9gdHMTax9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.gle/iBjGuZvPPTuGdDeK6__;!!D9dNQwwGXtA!SYJ5EueiOsBIYQ6PRCWU0CmlJcQvBxYNwMUMdx79zFQpILj2E6k0OMsdc5ZpnLiiycMC7Gi1IDKcILP21UqDdF7UwBfB%24" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/doi.org/10.1080/0158037X.2024.2358007__;!!Bl-CRKAlSonS!Bi7h0U7ELPyyKB2jZw3SW8QAAIoisrDgLUpJ7LR9k08xgCB0-wU1p93o15MMY8hZ6okOcNc2qjgyNAYto7ytTZ60Qi95XvQM35xM%24" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moises.esteban@udg.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/forms.office.com/e/CB50LhhCe3?origin=lprLink__;!!D9dNQwwGXtA!R8uNSAANI0mFbOD_ktygBmDyyzyQ5YAZS79ppNHyxGf8ZK7JyJVQKzURgLoXoY12nCPJk9eVf_SHHfUoo9FXR7banvQ$" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.office.com/e/GZaZ1iqtf5" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -21967,87 +19866,87 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9F6A275-C485-4FB3-99E2-B2305D64838A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13675</Characters>
+  <Pages>8</Pages>
+  <Words>2668</Words>
+  <Characters>14680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>122</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universitat de Barcelona</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16129</CharactersWithSpaces>
+  <CharactersWithSpaces>17314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Teresa Mauri</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>